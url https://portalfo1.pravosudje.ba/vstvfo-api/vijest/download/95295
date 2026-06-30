--- v0 (2026-05-19)
+++ v1 (2026-06-30)
@@ -1,3572 +1,2564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00AC1130" w:rsidRDefault="00AC1130" w:rsidP="006262D7">
+    <w:p w:rsidR="00255480" w:rsidRPr="00383D50" w:rsidRDefault="00255480" w:rsidP="00383D50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3762"/>
         </w:tabs>
-        <w:jc w:val="right"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-          <w:noProof/>
           <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E460C7" w:rsidRDefault="006262D7" w:rsidP="006262D7">
+    <w:p w:rsidR="00851AAC" w:rsidRPr="00851AAC" w:rsidRDefault="00851AAC" w:rsidP="00851AAC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3762"/>
         </w:tabs>
-        <w:jc w:val="right"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:noProof/>
           <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006262D7">
+      <w:r w:rsidRPr="00851AAC">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:noProof/>
           <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
-        <w:t>–Na oglasnu ploču –</w:t>
+        <w:t xml:space="preserve">                                                                                      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00851AAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:u w:val="single"/>
+          <w:lang w:val="bs-Latn-BA"/>
+        </w:rPr>
+        <w:t>OGLASNA PLOČA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC1130" w:rsidRDefault="00AC1130" w:rsidP="00C00044">
+    <w:p w:rsidR="00380231" w:rsidRPr="00383D50" w:rsidRDefault="00380231" w:rsidP="00383D50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3762"/>
         </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-          <w:noProof/>
           <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006262D7" w:rsidRPr="00C30AA4" w:rsidRDefault="006262D7" w:rsidP="00C00044">
+    <w:p w:rsidR="00380231" w:rsidRPr="00383D50" w:rsidRDefault="00380231" w:rsidP="00383D50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3762"/>
         </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-          <w:noProof/>
           <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="006C2F16" w:rsidRPr="00C30AA4" w:rsidRDefault="006B7992" w:rsidP="006C2F16">
+    <w:p w:rsidR="00380231" w:rsidRPr="00383D50" w:rsidRDefault="00380231" w:rsidP="00383D50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3762"/>
         </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-          <w:noProof/>
           <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C30AA4">
+      <w:r w:rsidRPr="00383D50">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-          <w:noProof/>
           <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
         <w:t>PREGLED ZAKAZANIH JAVNIH SJEDNICA I PRETRESA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B7992" w:rsidRPr="00C30AA4" w:rsidRDefault="006B7992" w:rsidP="006B7992">
+    <w:p w:rsidR="00380231" w:rsidRPr="00383D50" w:rsidRDefault="00380231" w:rsidP="00383D50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3762"/>
         </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-          <w:noProof/>
           <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C30AA4">
+      <w:r w:rsidRPr="00383D50">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-          <w:noProof/>
           <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
         <w:t>NA VRHOVNOM  SUDU FEDERACIJE BiH</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A26556" w:rsidRDefault="006B7992" w:rsidP="00977779">
+    <w:p w:rsidR="00380231" w:rsidRPr="00383D50" w:rsidRDefault="00380231" w:rsidP="00383D50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3762"/>
         </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-          <w:noProof/>
           <w:u w:val="single"/>
           <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C30AA4">
+      <w:r w:rsidRPr="00383D50">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-          <w:noProof/>
           <w:u w:val="single"/>
           <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
-        <w:t xml:space="preserve">U PERIODU </w:t>
+        <w:t xml:space="preserve">U PERIODU OD </w:t>
       </w:r>
-      <w:r w:rsidR="00E460C7">
+      <w:r w:rsidR="005D1A6A" w:rsidRPr="00383D50">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-          <w:noProof/>
           <w:u w:val="single"/>
           <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
-        <w:t xml:space="preserve">od </w:t>
+        <w:t>08.06</w:t>
       </w:r>
-      <w:r w:rsidR="00C41125">
+      <w:r w:rsidRPr="00383D50">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-          <w:noProof/>
           <w:u w:val="single"/>
           <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
-        <w:t>19</w:t>
+        <w:t xml:space="preserve">. do </w:t>
       </w:r>
-      <w:r w:rsidR="00904999">
+      <w:r w:rsidR="005D1A6A" w:rsidRPr="00383D50">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-          <w:noProof/>
           <w:u w:val="single"/>
           <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
-        <w:t>.05</w:t>
+        <w:t>12.06</w:t>
       </w:r>
-      <w:r w:rsidR="00E214D1" w:rsidRPr="00C30AA4">
+      <w:r w:rsidR="00A26C40" w:rsidRPr="00383D50">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-          <w:noProof/>
           <w:u w:val="single"/>
           <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>.2026</w:t>
       </w:r>
-      <w:r w:rsidR="00450DF4" w:rsidRPr="00C30AA4">
+      <w:r w:rsidRPr="00383D50">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-[...60 lines deleted...]
-          <w:noProof/>
           <w:u w:val="single"/>
           <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
         <w:t>. godine</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00AC1130" w:rsidRDefault="00AC1130" w:rsidP="00977779">
+    <w:p w:rsidR="0076081F" w:rsidRPr="00383D50" w:rsidRDefault="0076081F" w:rsidP="00383D50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3762"/>
         </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-          <w:noProof/>
           <w:u w:val="single"/>
           <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D35BD8" w:rsidRDefault="00D35BD8" w:rsidP="00CE2887">
+    <w:p w:rsidR="001F6048" w:rsidRPr="00383D50" w:rsidRDefault="001F6048" w:rsidP="00383D50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3762"/>
         </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-[...14 lines deleted...]
-          <w:noProof/>
           <w:u w:val="single"/>
           <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8775" w:type="dxa"/>
+        <w:tblW w:w="8713" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="704"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1905"/>
+        <w:gridCol w:w="698"/>
+        <w:gridCol w:w="4117"/>
+        <w:gridCol w:w="2070"/>
+        <w:gridCol w:w="1828"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006262D7" w:rsidRPr="00C30AA4" w:rsidTr="006262D7">
+      <w:tr w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidTr="00851AAC">
         <w:trPr>
-          <w:trHeight w:val="930"/>
+          <w:trHeight w:val="901"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcW w:w="698" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006262D7" w:rsidRPr="00C30AA4" w:rsidRDefault="006262D7" w:rsidP="00346813">
-[...41 lines deleted...]
-                <w:noProof/>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>Red</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
               <w:t>br.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:tcW w:w="4117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006262D7" w:rsidRPr="00C30AA4" w:rsidRDefault="006262D7" w:rsidP="00346813">
-[...17 lines deleted...]
-                <w:noProof/>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
               <w:t>Krivični predmeti</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006262D7" w:rsidRPr="00C30AA4" w:rsidRDefault="006262D7" w:rsidP="00346813">
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
             <w:pPr>
               <w:pBdr>
                 <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3762"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...9 lines deleted...]
-                <w:noProof/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
               <w:t>KTŽ, KTŽK, KTŽKŽ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006262D7" w:rsidRPr="00C30AA4" w:rsidRDefault="006262D7" w:rsidP="00346813">
-[...17 lines deleted...]
-                <w:noProof/>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
               <w:t>(Ime i prezime, broj predmeta)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1936" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006262D7" w:rsidRPr="00C30AA4" w:rsidRDefault="006262D7" w:rsidP="00346813">
-[...32 lines deleted...]
-                <w:noProof/>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
               <w:t>Krivično  djelo</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006262D7" w:rsidRPr="00C30AA4" w:rsidRDefault="006262D7" w:rsidP="00346813">
-[...17 lines deleted...]
-                <w:noProof/>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
               <w:t>iz člana</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcW w:w="1828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006262D7" w:rsidRPr="00C30AA4" w:rsidRDefault="006262D7" w:rsidP="00346813">
-[...32 lines deleted...]
-                <w:noProof/>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
               <w:t>Termin sjednice:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006262D7" w:rsidRPr="00C30AA4" w:rsidRDefault="006262D7" w:rsidP="00346813">
-[...17 lines deleted...]
-                <w:noProof/>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
               <w:t>datum i sat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006262D7" w:rsidRPr="00C30AA4" w:rsidTr="006262D7">
+      <w:tr w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidTr="00851AAC">
         <w:trPr>
-          <w:trHeight w:val="1624"/>
+          <w:trHeight w:val="901"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcW w:w="698" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006262D7" w:rsidRDefault="006262D7" w:rsidP="00D71989">
-[...32 lines deleted...]
-                <w:noProof/>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:tcW w:w="4117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>ABAZI SEAD I DR.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>T09 0 KTŽ 0195206 26 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">09 0 K 047192 26 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>Kž</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006262D7" w:rsidRDefault="006262D7" w:rsidP="00904999">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> č</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...48 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">l. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>166/1 i dr.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>KZ F BiH</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1936" w:type="dxa"/>
+            <w:tcW w:w="1828" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:u w:val="single"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:u w:val="single"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:u w:val="single"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>Utorak</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>09.06.2026.g.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>u  10,00 sati</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidTr="00851AAC">
+        <w:trPr>
+          <w:trHeight w:val="901"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="698" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>ARAPOVIĆ AMIR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T03 0 KTŽKŽ 0090327 26 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03 0 K 020464 26 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>Kžž</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006262D7" w:rsidRDefault="006262D7" w:rsidP="00346813">
-[...41 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>čl. 239/2 i dr.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>KZ F BiH</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcW w:w="1828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006262D7" w:rsidRDefault="006262D7" w:rsidP="00904999">
-[...23 lines deleted...]
-                <w:noProof/>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:noProof/>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
-              <w:t>P</w:t>
-[...5 lines deleted...]
-                <w:noProof/>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
-              <w:t xml:space="preserve">onedjeljak </w:t>
-[...44 lines deleted...]
-            </w:r>
+              <w:t>Utorak</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>09.06.2026.g.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>u  10,30 sati</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:u w:val="single"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006262D7" w:rsidRPr="00C30AA4" w:rsidTr="006262D7">
+      <w:tr w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidTr="00851AAC">
         <w:trPr>
-          <w:trHeight w:val="1624"/>
+          <w:trHeight w:val="1612"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcW w:w="698" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006262D7" w:rsidRDefault="006262D7" w:rsidP="00D71989">
-[...35 lines deleted...]
-              <w:t>2.</w:t>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:tcW w:w="4117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006262D7" w:rsidRDefault="006262D7" w:rsidP="00904999">
-[...62 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>ČOMOR VAHIDIN</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>T09 0 KTKŽK 0005902 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">09 0 K 011588 25 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>Kžk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1936" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006262D7" w:rsidRDefault="006262D7" w:rsidP="00904999">
-[...40 lines deleted...]
-              <w:t>KZ FBiH</w:t>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>čl. 358/3 i dr.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>KZ F BiH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcW w:w="1828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006262D7" w:rsidRDefault="006262D7" w:rsidP="00601230">
-[...9 lines deleted...]
-                <w:noProof/>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006262D7" w:rsidRPr="00601230" w:rsidRDefault="006262D7" w:rsidP="00601230">
-[...9 lines deleted...]
-                <w:noProof/>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
-              <w:t>P</w:t>
-[...5 lines deleted...]
-                <w:noProof/>
+              <w:t>Utorak</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>09.06.2026.g.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>u  13,00 sati</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
-              <w:t xml:space="preserve">onedjeljak </w:t>
-[...34 lines deleted...]
-                <w:noProof/>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRETRES </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:u w:val="single"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006262D7" w:rsidRPr="00C30AA4" w:rsidTr="006262D7">
+      <w:tr w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidTr="00851AAC">
         <w:trPr>
-          <w:trHeight w:val="1624"/>
+          <w:trHeight w:val="1612"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcW w:w="698" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006262D7" w:rsidRDefault="006262D7" w:rsidP="00D71989">
-[...50 lines deleted...]
-              <w:t>3.</w:t>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:tcW w:w="4117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006262D7" w:rsidRDefault="006262D7" w:rsidP="00A50370">
-[...87 lines deleted...]
-                <w:noProof/>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>DŽINIĆ KAMARIĆ BERISA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>T03 0 KTOŽK 0094628 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03 0 K 020984 24 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>Kžk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1936" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006262D7" w:rsidRDefault="006262D7" w:rsidP="00A50370">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>čl.</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
-[...25 lines deleted...]
-              <w:t>KZ FBiH</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>210b/2 i dr.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>KZ F BiH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcW w:w="1828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006262D7" w:rsidRDefault="006262D7" w:rsidP="00601230">
-[...9 lines deleted...]
-                <w:noProof/>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006262D7" w:rsidRPr="00601230" w:rsidRDefault="006262D7" w:rsidP="00601230">
-[...9 lines deleted...]
-                <w:noProof/>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
-              <w:t>P</w:t>
-[...5 lines deleted...]
-                <w:noProof/>
+              <w:t>Četvrtak</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>11.06.2026.g.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>u  10,00 sati</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
-              <w:t xml:space="preserve">onedjeljak </w:t>
-[...64 lines deleted...]
-                <w:noProof/>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:u w:val="single"/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
               <w:t>PRETRES</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006262D7" w:rsidRPr="00601230" w:rsidRDefault="006262D7" w:rsidP="00601230">
-[...9 lines deleted...]
-                <w:noProof/>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:u w:val="single"/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006262D7" w:rsidRPr="00C30AA4" w:rsidTr="006262D7">
+      <w:tr w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidTr="00851AAC">
         <w:trPr>
-          <w:trHeight w:val="1624"/>
+          <w:trHeight w:val="2092"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcW w:w="698" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006262D7" w:rsidRDefault="006262D7" w:rsidP="00D71989">
-[...35 lines deleted...]
-              <w:t>4.</w:t>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:tcW w:w="4117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006262D7" w:rsidRDefault="006262D7" w:rsidP="00A50370">
-[...8 lines deleted...]
-                <w:noProof/>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>MEŠANOVIĆ MUHAMED i dr.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T03 0 KTPOŽK 0062117 25 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...55 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>03 0 K</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 017937 24 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>Kžk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1936" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006262D7" w:rsidRPr="00601230" w:rsidRDefault="006262D7" w:rsidP="00601230">
-[...40 lines deleted...]
-              <w:t>KZ FBiH</w:t>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>čl.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>273/3 i dr.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>KZ F BiH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcW w:w="1828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006262D7" w:rsidRDefault="006262D7" w:rsidP="00DF01E4">
-[...9 lines deleted...]
-                <w:noProof/>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006262D7" w:rsidRDefault="006262D7" w:rsidP="00DF01E4">
-[...9 lines deleted...]
-                <w:noProof/>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utorak </w:t>
-[...64 lines deleted...]
-                <w:noProof/>
+              <w:t>Petak</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>12.06.2026.g</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+              <w:t>u  10,00 sati</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00851AAC" w:rsidRPr="00383D50" w:rsidRDefault="00851AAC" w:rsidP="00383D50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3762"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:u w:val="single"/>
+                <w:lang w:val="bs-Latn-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:u w:val="single"/>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
               <w:t>PRETRES</w:t>
-            </w:r>
-[...586 lines deleted...]
-              <w:t>u 11,00 h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A97F69" w:rsidRPr="00C30AA4" w:rsidRDefault="00A97F69" w:rsidP="00C6239E">
+    <w:p w:rsidR="00324AE8" w:rsidRPr="00383D50" w:rsidRDefault="00324AE8" w:rsidP="00383D50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3762"/>
         </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-          <w:noProof/>
           <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00A97F69" w:rsidRPr="00C30AA4" w:rsidSect="00977779">
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:sectPr w:rsidR="00324AE8" w:rsidRPr="00383D50" w:rsidSect="004A7F0F">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="284" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="284" w:right="1418" w:bottom="567" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...17 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...405 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006B7992"/>
-[...89 lines deleted...]
-    <w:rsid w:val="002D339E"/>
+    <w:rsidRoot w:val="00DA3F62"/>
+    <w:rsid w:val="0001039A"/>
+    <w:rsid w:val="000133FA"/>
+    <w:rsid w:val="00014BC2"/>
+    <w:rsid w:val="00040ED4"/>
+    <w:rsid w:val="00042E4D"/>
+    <w:rsid w:val="00043FB5"/>
+    <w:rsid w:val="0004505E"/>
+    <w:rsid w:val="00076484"/>
+    <w:rsid w:val="00080508"/>
+    <w:rsid w:val="00080959"/>
+    <w:rsid w:val="000B583F"/>
+    <w:rsid w:val="000E5A51"/>
+    <w:rsid w:val="000F413E"/>
+    <w:rsid w:val="00100C2C"/>
+    <w:rsid w:val="00102560"/>
+    <w:rsid w:val="00114800"/>
+    <w:rsid w:val="001431FA"/>
+    <w:rsid w:val="00152F91"/>
+    <w:rsid w:val="00161F5D"/>
+    <w:rsid w:val="00183E37"/>
+    <w:rsid w:val="001931E6"/>
+    <w:rsid w:val="001F29B2"/>
+    <w:rsid w:val="001F4FC0"/>
+    <w:rsid w:val="001F6048"/>
+    <w:rsid w:val="00255480"/>
     <w:rsid w:val="002D4758"/>
-    <w:rsid w:val="002E74B9"/>
-[...149 lines deleted...]
-    <w:rsid w:val="007F1D94"/>
+    <w:rsid w:val="002F0E78"/>
+    <w:rsid w:val="003125E5"/>
+    <w:rsid w:val="00324AE8"/>
+    <w:rsid w:val="00380231"/>
+    <w:rsid w:val="00382908"/>
+    <w:rsid w:val="00383D50"/>
+    <w:rsid w:val="003E33D0"/>
+    <w:rsid w:val="003F37C3"/>
+    <w:rsid w:val="003F4071"/>
+    <w:rsid w:val="004407DD"/>
+    <w:rsid w:val="0044591E"/>
+    <w:rsid w:val="0044748C"/>
+    <w:rsid w:val="00453662"/>
+    <w:rsid w:val="00491452"/>
+    <w:rsid w:val="004956B5"/>
+    <w:rsid w:val="004A7F0F"/>
+    <w:rsid w:val="004C6A10"/>
+    <w:rsid w:val="004D2F51"/>
+    <w:rsid w:val="004D4B4C"/>
+    <w:rsid w:val="004F156E"/>
+    <w:rsid w:val="005526B8"/>
+    <w:rsid w:val="005700F9"/>
+    <w:rsid w:val="00572A58"/>
+    <w:rsid w:val="00580A96"/>
+    <w:rsid w:val="00590950"/>
+    <w:rsid w:val="00596B69"/>
+    <w:rsid w:val="00596F89"/>
+    <w:rsid w:val="005C3BB3"/>
+    <w:rsid w:val="005D1A6A"/>
+    <w:rsid w:val="005D2451"/>
+    <w:rsid w:val="005E7958"/>
+    <w:rsid w:val="005F553B"/>
+    <w:rsid w:val="00650200"/>
+    <w:rsid w:val="0067626A"/>
+    <w:rsid w:val="00680AC4"/>
+    <w:rsid w:val="00695EC5"/>
+    <w:rsid w:val="006B4548"/>
+    <w:rsid w:val="006D2457"/>
+    <w:rsid w:val="006E0BB7"/>
+    <w:rsid w:val="006E1D23"/>
+    <w:rsid w:val="007015B3"/>
+    <w:rsid w:val="00730E8F"/>
+    <w:rsid w:val="0076081F"/>
+    <w:rsid w:val="00761F1E"/>
+    <w:rsid w:val="0078086B"/>
+    <w:rsid w:val="007821A6"/>
+    <w:rsid w:val="00797E0D"/>
     <w:rsid w:val="007F3044"/>
-    <w:rsid w:val="007F3925"/>
-[...249 lines deleted...]
-    <w:rsid w:val="00FF2425"/>
+    <w:rsid w:val="00851AAC"/>
+    <w:rsid w:val="008564EF"/>
+    <w:rsid w:val="00885D25"/>
+    <w:rsid w:val="008901AE"/>
+    <w:rsid w:val="00890D1B"/>
+    <w:rsid w:val="008A15C9"/>
+    <w:rsid w:val="008D09CE"/>
+    <w:rsid w:val="008D2321"/>
+    <w:rsid w:val="008E0940"/>
+    <w:rsid w:val="00914B5A"/>
+    <w:rsid w:val="00926556"/>
+    <w:rsid w:val="0092767A"/>
+    <w:rsid w:val="009900E4"/>
+    <w:rsid w:val="0099096D"/>
+    <w:rsid w:val="009A2A4B"/>
+    <w:rsid w:val="009C3E77"/>
+    <w:rsid w:val="009D0BC0"/>
+    <w:rsid w:val="009D7400"/>
+    <w:rsid w:val="00A147CB"/>
+    <w:rsid w:val="00A15383"/>
+    <w:rsid w:val="00A26C40"/>
+    <w:rsid w:val="00A312EE"/>
+    <w:rsid w:val="00A45DFC"/>
+    <w:rsid w:val="00A52C42"/>
+    <w:rsid w:val="00A73450"/>
+    <w:rsid w:val="00A842BA"/>
+    <w:rsid w:val="00A905F6"/>
+    <w:rsid w:val="00A94771"/>
+    <w:rsid w:val="00A96098"/>
+    <w:rsid w:val="00AB0E1A"/>
+    <w:rsid w:val="00AB3B99"/>
+    <w:rsid w:val="00AC1F78"/>
+    <w:rsid w:val="00AE327C"/>
+    <w:rsid w:val="00B6696A"/>
+    <w:rsid w:val="00B80A77"/>
+    <w:rsid w:val="00BA08F9"/>
+    <w:rsid w:val="00BA7F20"/>
+    <w:rsid w:val="00BD70F8"/>
+    <w:rsid w:val="00C06445"/>
+    <w:rsid w:val="00C47C42"/>
+    <w:rsid w:val="00C70880"/>
+    <w:rsid w:val="00C73CD3"/>
+    <w:rsid w:val="00C86687"/>
+    <w:rsid w:val="00CA678C"/>
+    <w:rsid w:val="00CC3585"/>
+    <w:rsid w:val="00CD4C8C"/>
+    <w:rsid w:val="00CE0BA6"/>
+    <w:rsid w:val="00D05FE1"/>
+    <w:rsid w:val="00D173F9"/>
+    <w:rsid w:val="00D178E4"/>
+    <w:rsid w:val="00D64985"/>
+    <w:rsid w:val="00D661A6"/>
+    <w:rsid w:val="00D81B4F"/>
+    <w:rsid w:val="00DA3F62"/>
+    <w:rsid w:val="00DA4FE0"/>
+    <w:rsid w:val="00DD7A40"/>
+    <w:rsid w:val="00DE5948"/>
+    <w:rsid w:val="00DF0587"/>
+    <w:rsid w:val="00DF59A2"/>
+    <w:rsid w:val="00E12D68"/>
+    <w:rsid w:val="00E20BEB"/>
+    <w:rsid w:val="00E40D4D"/>
+    <w:rsid w:val="00E60A36"/>
+    <w:rsid w:val="00EB3E82"/>
+    <w:rsid w:val="00ED6AFC"/>
+    <w:rsid w:val="00EF3F4C"/>
+    <w:rsid w:val="00F00D6B"/>
+    <w:rsid w:val="00F05A67"/>
+    <w:rsid w:val="00F46EC0"/>
+    <w:rsid w:val="00F82D41"/>
+    <w:rsid w:val="00F84CC1"/>
+    <w:rsid w:val="00FB72A8"/>
+    <w:rsid w:val="00FE101F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="50A5826B"/>
+  <w14:docId w14:val="0AEC06C0"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{5ED3B6EF-5569-46FA-B363-281E19564276}"/>
+  <w15:docId w15:val="{94216213-6FC9-4B42-A08C-43426A64AA4A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3919,254 +2911,881 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D77CB8"/>
+    <w:rsid w:val="005E7958"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EF5924"/>
+    <w:rsid w:val="00152F91"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EF5924"/>
+    <w:rsid w:val="00152F91"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...72 lines deleted...]
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
-    <w:div w:id="7031203">
-[...38 lines deleted...]
-    <w:div w:id="1990817117">
+    <w:div w:id="6565474">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="24405003">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="146435709">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="197091756">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="257451264">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="269551741">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="466511851">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="508133060">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="516579182">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="534579910">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="550507868">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="553543616">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="653491157">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="662011445">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="678239875">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="684865817">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="687290563">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="689839537">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="692223859">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="729571545">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="734934537">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="786387717">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="813255178">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="885608124">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="912664740">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="920482230">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930697853">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="953445982">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="956108738">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="991713467">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1020817001">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1063866282">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1109350760">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1132091159">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1136290370">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1157768942">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1356467541">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1431780854">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1450707062">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1525706934">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1529223169">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1547252437">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1553036108">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1569457930">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1633637090">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1724332588">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1783105992">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1787696505">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1802461273">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1830829539">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1879974205">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1883057982">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1899391916">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1902010788">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1999188927">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2014604888">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2061324275">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2144036540">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4395,82 +4014,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5D45A35-67B8-4C3F-AC16-3D01ECAE0B27}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D96C6ABC-2480-4B8F-9FC7-97C2DF4C6AFB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>163</Words>
-  <Characters>932</Characters>
+  <Words>156</Words>
+  <Characters>891</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1093</CharactersWithSpaces>
+  <CharactersWithSpaces>1045</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Dzeneta Zornic</dc:creator>
+  <dc:creator>Jadranka Ljubas</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>