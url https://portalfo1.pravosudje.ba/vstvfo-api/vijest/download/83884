--- v0 (2026-05-18)
+++ v1 (2026-06-24)
@@ -5,65 +5,65 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20394"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F7F9B6A4-2BE2-4804-A474-D840CA1F3002}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B6CE1606-301B-4FDF-B35B-C094E8A6A478}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="1005" windowWidth="14805" windowHeight="7110" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="FBiH" sheetId="1" r:id="rId1"/>
     <sheet name="List2" sheetId="2" r:id="rId2"/>
     <sheet name="List3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="837" uniqueCount="828">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="835" uniqueCount="826">
   <si>
     <t>Faruk Ćupina</t>
   </si>
   <si>
     <t>Podharem 19, Mostar</t>
   </si>
   <si>
     <t>tel: 036/580-282; mob: 061/130-304</t>
   </si>
   <si>
     <t>advokatura@advokatura-cupina.ba</t>
   </si>
   <si>
     <t>Zdenko Ćurić</t>
   </si>
   <si>
     <t>Mile Budaka 47, Mostar</t>
   </si>
   <si>
     <t>tel: 036/315-532; mob: 063/346-897</t>
   </si>
   <si>
     <t>zouscm@net.hr</t>
   </si>
   <si>
@@ -286,56 +286,50 @@
     <t>Adema Buće 7. Mostar</t>
   </si>
   <si>
     <t>mob: 062/602-571;</t>
   </si>
   <si>
     <t>Alida Peco - Džubur</t>
   </si>
   <si>
     <t xml:space="preserve">mob: 061/382-759 </t>
   </si>
   <si>
     <t>alida.pecodzubur@gmail.com</t>
   </si>
   <si>
     <t>Odvjetničko društvo „Palameta &amp; Palameta“</t>
   </si>
   <si>
     <t>Zoran Palameta</t>
   </si>
   <si>
     <t>tel: 036/310-111; mob: 063/321-123</t>
   </si>
   <si>
     <t>odvjetnik@palameta.ba</t>
-  </si>
-[...4 lines deleted...]
-    <t>mob: 063/858-408</t>
   </si>
   <si>
     <t>Zajednički odvjetnički ured Azra Katić i Marinko Katić</t>
   </si>
   <si>
     <t>Azra Katić</t>
   </si>
   <si>
     <t>Mate Bobana bb, Čapljina</t>
   </si>
   <si>
     <t xml:space="preserve">tel: 036/810-030; </t>
   </si>
   <si>
     <t>Marinko Katić</t>
   </si>
   <si>
     <t xml:space="preserve">fax: 036/805-160 ; mob: 063/316-826 </t>
   </si>
   <si>
     <t>marinko.katic@tel.net.ba</t>
   </si>
   <si>
     <t>Josip Krešić</t>
   </si>
@@ -920,56 +914,50 @@
   <si>
     <t>Sestara Ditrih 2,                           Zenica</t>
   </si>
   <si>
     <t xml:space="preserve">tel/fax: 032/403-007; mob: 061/133-083            </t>
   </si>
   <si>
     <t>advokati.ljubovic@bih.net.ba</t>
   </si>
   <si>
     <t>Dženana Ljubović</t>
   </si>
   <si>
     <t>mob: 061/104-987;</t>
   </si>
   <si>
     <t>Advokatsko društvo  ”Lozo Adil i drugi ”</t>
   </si>
   <si>
     <t>Bosanska - lamela II,                Travnik</t>
   </si>
   <si>
     <t>tel: 030/518-017; fax: 030/513-012; mob: 063/333-841</t>
   </si>
   <si>
-    <t>Haris Kaniža</t>
-[...4 lines deleted...]
-  <si>
     <t>Hatidža Kapetan</t>
   </si>
   <si>
     <t>061/326-312;</t>
   </si>
   <si>
     <t xml:space="preserve">          Advokatska kancelarija "Muhić i dr." d.o.o</t>
   </si>
   <si>
     <t>061/569-616</t>
   </si>
   <si>
     <t>061/810-607</t>
   </si>
   <si>
     <t>Zajednička advokatska kancelarija Cerovac Mustafa i Cerovac Damir</t>
   </si>
   <si>
     <t>Cerovac Mustafa</t>
   </si>
   <si>
     <t>Braće Pobrića bb .,
 Tešanj</t>
   </si>
   <si>
@@ -1506,56 +1494,50 @@
   <si>
     <t>Mula Mustafe Bašeskije 6</t>
   </si>
   <si>
     <t>061/703-606</t>
   </si>
   <si>
     <t>advokatlejlahadzic@gmail.com</t>
   </si>
   <si>
     <t>033/215-655, 061/132-320</t>
   </si>
   <si>
     <t>033/215-655</t>
   </si>
   <si>
     <t>Mirza Vidović</t>
   </si>
   <si>
     <t>061/281-303</t>
   </si>
   <si>
     <t>mirzavidovic@gmail.com</t>
   </si>
   <si>
-    <t>Ivana Vidačak</t>
-[...4 lines deleted...]
-  <si>
     <t>Mirna Milanović-Lalić</t>
   </si>
   <si>
     <t>Jasmina Suljović</t>
   </si>
   <si>
     <t>061/204-917</t>
   </si>
   <si>
     <t>061/846-799</t>
   </si>
   <si>
     <t>jasmina@bh.legal</t>
   </si>
   <si>
     <t>Džaferović Jasmin</t>
   </si>
   <si>
     <t>Iftić Jasmina</t>
   </si>
   <si>
     <t>061/545-340</t>
   </si>
   <si>
     <t>061/723-177</t>
@@ -2543,50 +2525,62 @@
     <t>AD SPAHIĆ D.O.O. Kakanj</t>
   </si>
   <si>
     <t>Ejub Spahić</t>
   </si>
   <si>
     <t>spahic.ejub@hotmail.com</t>
   </si>
   <si>
     <t>062/124-666</t>
   </si>
   <si>
     <t>Alije Izetbegovića bb, Kakanj</t>
   </si>
   <si>
     <t>Advokatsko društvo "Vila" D.O.O. Sarajevo</t>
   </si>
   <si>
     <t>Ajla Vila</t>
   </si>
   <si>
     <t>ul. Branilaca Sarajeva 23/2</t>
   </si>
   <si>
     <t>062/236-797</t>
+  </si>
+  <si>
+    <t>Melisa Korkman</t>
+  </si>
+  <si>
+    <t>mob: 061/920-531</t>
+  </si>
+  <si>
+    <t>Ana Palamena</t>
+  </si>
+  <si>
+    <t>fax: 036/310-112;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -4164,412 +4158,412 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="53" xfId="0" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
-[...37 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...8 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="31" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="24" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="25" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="28" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="48" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="50" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="47" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="21" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="26" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="27" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="19" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="32" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="38" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="49" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="55" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="56" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="53" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="54" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...259 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Hyperlink 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Hyperlink 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
@@ -4891,3781 +4885,3777 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ruza.kordic@mm-partneri.ba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bojankresic@yahoo.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:almir@advokat-mujaric.ba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edina.residovic@lawoffice-sa.ba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adjezdic@bih.net.ba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ecolak@bih.net.ba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:032/650-821;032/650-739;%20032/650-294" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jasmir.muratovic@yahoo.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:djuric.milos@hotmail.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:snozica@icty.org" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.elmakaba@pasalic.ba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:naida.kapidzic@gmail.com" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:samir.jusufovic1982@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:azer.guzin@advokati.co.ba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:030/877-350/Fax:030/877-351/063/333-265" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:036/394-576" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ellvisa_06@hotmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pehar.vesna@tel.net.ba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dariokraljevic@yahoo.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:davor.martinovic@mm-partneri.ba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sanja.kraljevic@tel.net.ba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adzanan@gmail.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.jusufbasic@tk-du.ba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatkukic@gmail.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatsehovic@bih.net.ba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emin.olovcic@mariclaw.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:spahoe@bih.net.ba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:boyan_grubac@yahoo.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:odvjetnik_marko_raguz@yahoo.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirzavidovic@gmail.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admir.vrabac@mm-partneri.ba" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:glavovic.humackic@gmail.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:darkopaponja@gmail.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b.tkalcic@tk-du.ba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pizovicsenad@hotmail.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:036/394-576" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marinko.katic@tel.net.ba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:odvjetnik@palameta.ba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:odvj.ured.puljic@tel.net.ba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kovac.davor@tel.net.ba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:damir.barbaric@tel.net.ba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:koldzod@bih.net.ba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edinasab@bih.net.ba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.konjic@bih.net.ba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adcemu@bih.net" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat@tanja.hadzagic.ba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:odvj.nada.dalipagic@tel.net.ba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arijana.hadziahmetovic@mariclaw.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zouscm@net.hr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aleph@bih.net.ba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:odvjetnik.sliskovic@hotmail.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirna@bh.legal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokathomarac@hotmail.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:i.muhovic22@gmail.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:spahic.ejub@hotmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatura@advokatura-cupina.ba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stjepan.martinovic@mm-partneri.ba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anaprimorac88@yahoo.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anka.hrstic@gmail.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokati.galijatovic@gmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:koldzod@bih.net.ba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zakbig@bih.net.ba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emina.saracevic@sgl.ba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nadamodrica@yahoo.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:odvjetnicki.ured.Kresic@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:branko.maric@mariclaw.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:faruk.hadzic@mm-partneri.ba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elmir.arslanagic@gmail.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tajana.batlak@mariclaw.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nedim.ademovic@gmail.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@pasalic.ba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.kap@bih.net.ba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ada.hasecic@pasalic.ba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adisomerovic7@yahoo.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ilijasm@bih.net.ba" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat-sguzin@cob.net.ba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alida.pecodzubur@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sanjailicic15@gmail.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:odvjetnikkraljevic@yahoo.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sanela@advokat-mujaric.ba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.ajkic@hotmail.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokk@hotmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zlesko@tel.net.ba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tbevanda@yahoo.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.prebanic@tk-du.ba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokati.ljubovic@bih.net.ba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adis.gazibegovic@sgl.ba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ernest.kurtanovic@gmail.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.brajic@bih.net.ba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatlejlahadzic@gmail.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jasminaiftic@yahoo.de" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:almasmailhodzic@gmail.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kadricsabina2@yahoo.de" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:armela.mehmedovic@mariclaw.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anel.droce@advokati.co.ba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatikg@bih.net.ba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muselimovicjosip@yahoo.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dsoljiccoric@gmail.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senad.kreho@yahoo.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:F297"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A210" zoomScale="91" zoomScaleNormal="91" workbookViewId="0">
-      <selection activeCell="D215" sqref="D215"/>
+    <sheetView tabSelected="1" topLeftCell="A19" zoomScale="91" zoomScaleNormal="91" workbookViewId="0">
+      <selection activeCell="D50" sqref="D50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="57.42578125" customWidth="1"/>
     <col min="2" max="2" width="27.140625" customWidth="1"/>
     <col min="3" max="3" width="27.28515625" customWidth="1"/>
     <col min="4" max="4" width="48.7109375" customWidth="1"/>
     <col min="5" max="5" width="38.42578125" style="27" customWidth="1"/>
     <col min="6" max="6" width="45" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="334" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="334"/>
+      <c r="A1" s="340" t="s">
+        <v>138</v>
+      </c>
+      <c r="B1" s="340"/>
+      <c r="C1" s="340"/>
+      <c r="D1" s="340"/>
+      <c r="E1" s="340"/>
     </row>
     <row r="2" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A3" s="330" t="s">
+      <c r="A3" s="308" t="s">
+        <v>139</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="C3" s="341" t="s">
         <v>141</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="D3" s="2" t="s">
         <v>142</v>
       </c>
-      <c r="C3" s="336" t="s">
+      <c r="E3" s="203" t="s">
         <v>143</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="F3" s="13"/>
+    </row>
+    <row r="4" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="309"/>
+      <c r="B4" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="E3" s="203" t="s">
+      <c r="C4" s="301"/>
+      <c r="D4" s="5" t="s">
         <v>145</v>
       </c>
-      <c r="F3" s="13"/>
-[...3 lines deleted...]
-      <c r="B4" s="5" t="s">
+      <c r="E4" s="53" t="s">
         <v>146</v>
       </c>
-      <c r="C4" s="337"/>
-[...5 lines deleted...]
-      </c>
       <c r="F4" s="13"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A5" s="330" t="s">
-        <v>498</v>
+      <c r="A5" s="308" t="s">
+        <v>492</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>499</v>
-[...2 lines deleted...]
-        <v>501</v>
+        <v>493</v>
+      </c>
+      <c r="C5" s="277" t="s">
+        <v>495</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="39"/>
       <c r="F5" s="13"/>
     </row>
     <row r="6" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="335"/>
+      <c r="A6" s="309"/>
       <c r="B6" s="5" t="s">
-        <v>500</v>
-[...1 lines deleted...]
-      <c r="C6" s="288"/>
+        <v>494</v>
+      </c>
+      <c r="C6" s="279"/>
       <c r="D6" s="5"/>
       <c r="E6" s="53"/>
       <c r="F6" s="13"/>
     </row>
     <row r="7" spans="1:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="221" t="s">
-        <v>633</v>
+        <v>627</v>
       </c>
       <c r="B7" s="137" t="s">
-        <v>634</v>
+        <v>628</v>
       </c>
       <c r="C7" s="232" t="s">
-        <v>635</v>
+        <v>629</v>
       </c>
       <c r="D7" s="137" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="E7" s="233" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="F7" s="13"/>
     </row>
     <row r="8" spans="1:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="221" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
       <c r="B8" s="137" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="C8" s="232" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="D8" s="137"/>
       <c r="E8" s="233"/>
       <c r="F8" s="13"/>
     </row>
     <row r="9" spans="1:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="221" t="s">
-        <v>710</v>
+        <v>704</v>
       </c>
       <c r="B9" s="137" t="s">
-        <v>711</v>
+        <v>705</v>
       </c>
       <c r="C9" s="232" t="s">
-        <v>712</v>
+        <v>706</v>
       </c>
       <c r="D9" s="137"/>
       <c r="E9" s="233"/>
       <c r="F9" s="13"/>
     </row>
     <row r="10" spans="1:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="221" t="s">
-        <v>571</v>
+        <v>565</v>
       </c>
       <c r="B10" s="137" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="C10" s="137" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="D10" s="137"/>
       <c r="E10" s="234"/>
       <c r="F10" s="13"/>
     </row>
     <row r="11" spans="1:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="235" t="s">
-        <v>735</v>
+        <v>729</v>
       </c>
       <c r="B11" s="236" t="s">
-        <v>736</v>
+        <v>730</v>
       </c>
       <c r="C11" s="236" t="s">
-        <v>790</v>
+        <v>784</v>
       </c>
       <c r="D11" s="236"/>
       <c r="E11" s="237"/>
       <c r="F11" s="13"/>
     </row>
     <row r="12" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A12" s="338" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="338"/>
+      <c r="A12" s="342" t="s">
+        <v>147</v>
+      </c>
+      <c r="B12" s="342"/>
+      <c r="C12" s="342"/>
+      <c r="D12" s="342"/>
+      <c r="E12" s="342"/>
       <c r="F12" s="13"/>
     </row>
     <row r="13" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="7"/>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="166"/>
       <c r="F13" s="13"/>
     </row>
     <row r="14" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="341" t="s">
-        <v>762</v>
+      <c r="A14" s="345" t="s">
+        <v>756</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>763</v>
+        <v>344</v>
+      </c>
+      <c r="C14" s="300" t="s">
+        <v>757</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="E14" s="49" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="F14" s="13"/>
     </row>
     <row r="15" spans="1:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="342"/>
+      <c r="A15" s="346"/>
       <c r="B15" s="5" t="s">
-        <v>764</v>
-[...1 lines deleted...]
-      <c r="C15" s="337"/>
+        <v>758</v>
+      </c>
+      <c r="C15" s="301"/>
       <c r="D15" s="5"/>
       <c r="E15" s="46"/>
       <c r="F15" s="13"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A16" s="346" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="344" t="s">
+      <c r="A16" s="349" t="s">
+        <v>374</v>
+      </c>
+      <c r="B16" s="347" t="s">
         <v>0</v>
       </c>
-      <c r="C16" s="317" t="s">
+      <c r="C16" s="302" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="63"/>
       <c r="E16" s="77"/>
       <c r="F16" s="13"/>
     </row>
     <row r="17" spans="1:6" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="347"/>
-[...1 lines deleted...]
-      <c r="C17" s="348"/>
+      <c r="A17" s="350"/>
+      <c r="B17" s="348"/>
+      <c r="C17" s="334"/>
       <c r="D17" s="52" t="s">
         <v>2</v>
       </c>
       <c r="E17" s="47" t="s">
         <v>3</v>
       </c>
       <c r="F17" s="13"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A18" s="339" t="s">
-        <v>594</v>
+      <c r="A18" s="343" t="s">
+        <v>588</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="C18" s="289" t="s">
+      <c r="C18" s="270" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="E18" s="296" t="s">
+      <c r="E18" s="306" t="s">
         <v>7</v>
       </c>
       <c r="F18" s="13"/>
     </row>
     <row r="19" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="340"/>
+      <c r="A19" s="344"/>
       <c r="B19" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="C19" s="275"/>
+      <c r="C19" s="271"/>
       <c r="D19" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="E19" s="269"/>
+      <c r="E19" s="325"/>
       <c r="F19" s="13"/>
     </row>
     <row r="20" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="291" t="s">
+      <c r="A20" s="268" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="C20" s="289" t="s">
+      <c r="C20" s="270" t="s">
         <v>12</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="28" t="s">
         <v>14</v>
       </c>
       <c r="F20" s="13"/>
     </row>
     <row r="21" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="272"/>
+      <c r="A21" s="269"/>
       <c r="B21" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C21" s="275"/>
+      <c r="C21" s="271"/>
       <c r="D21" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="30" t="s">
         <v>17</v>
       </c>
       <c r="F21" s="13"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A22" s="272"/>
+      <c r="A22" s="269"/>
       <c r="B22" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="C22" s="275"/>
+      <c r="C22" s="271"/>
       <c r="D22" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E22" s="31" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="13"/>
     </row>
     <row r="23" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="292"/>
+      <c r="A23" s="291"/>
       <c r="B23" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="C23" s="290"/>
+      <c r="C23" s="292"/>
       <c r="D23" s="3"/>
       <c r="E23" s="32" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="13"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A24" s="291" t="s">
+      <c r="A24" s="268" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="C24" s="317" t="s">
+      <c r="C24" s="302" t="s">
         <v>25</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="E24" s="296" t="s">
+      <c r="E24" s="306" t="s">
         <v>27</v>
       </c>
       <c r="F24" s="13"/>
     </row>
     <row r="25" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="292"/>
+      <c r="A25" s="291"/>
       <c r="B25" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="C25" s="348"/>
+      <c r="C25" s="334"/>
       <c r="D25" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="E25" s="359"/>
+      <c r="E25" s="307"/>
       <c r="F25" s="13"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A26" s="349" t="s">
-        <v>327</v>
+      <c r="A26" s="351" t="s">
+        <v>323</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="C26" s="275" t="s">
+      <c r="C26" s="271" t="s">
         <v>30</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E26" s="30" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="350"/>
+      <c r="A27" s="352"/>
       <c r="B27" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="C27" s="290"/>
+      <c r="C27" s="292"/>
       <c r="D27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E27" s="33" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A28" s="353" t="s">
+      <c r="A28" s="328" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="C28" s="289" t="s">
+      <c r="C28" s="270" t="s">
         <v>39</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E28" s="28" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="354"/>
+      <c r="A29" s="330"/>
       <c r="B29" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="C29" s="290"/>
+      <c r="C29" s="292"/>
       <c r="D29" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="33" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A30" s="353" t="s">
+      <c r="A30" s="328" t="s">
         <v>45</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="C30" s="274" t="s">
+      <c r="C30" s="277" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E30" s="75" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A31" s="355"/>
+      <c r="A31" s="329"/>
       <c r="B31" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="C31" s="310"/>
+      <c r="C31" s="278"/>
       <c r="D31" s="7" t="s">
         <v>51</v>
       </c>
       <c r="E31" s="64" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A32" s="355"/>
+      <c r="A32" s="329"/>
       <c r="B32" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="C32" s="310"/>
+      <c r="C32" s="278"/>
       <c r="D32" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E32" s="37"/>
     </row>
     <row r="33" spans="1:5" ht="30" x14ac:dyDescent="0.25">
-      <c r="A33" s="355"/>
+      <c r="A33" s="329"/>
       <c r="B33" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>56</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>57</v>
       </c>
       <c r="E33" s="31" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="34" spans="1:5" ht="30" x14ac:dyDescent="0.25">
-      <c r="A34" s="355"/>
+      <c r="A34" s="329"/>
       <c r="B34" s="7" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="C34" s="150" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="D34" s="151" t="s">
-        <v>616</v>
+        <v>610</v>
       </c>
       <c r="E34" s="149"/>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A35" s="355"/>
+      <c r="A35" s="329"/>
       <c r="B35" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="C35" s="310" t="s">
+      <c r="C35" s="278" t="s">
         <v>47</v>
       </c>
-      <c r="D35" s="360" t="s">
-        <v>616</v>
+      <c r="D35" s="335" t="s">
+        <v>610</v>
       </c>
       <c r="E35" s="31"/>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A36" s="355"/>
+      <c r="A36" s="329"/>
       <c r="B36" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C36" s="310"/>
-      <c r="D36" s="361"/>
+      <c r="C36" s="278"/>
+      <c r="D36" s="336"/>
       <c r="E36" s="31" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A37" s="355"/>
+      <c r="A37" s="329"/>
       <c r="B37" s="7" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-      <c r="D37" s="361"/>
+        <v>735</v>
+      </c>
+      <c r="C37" s="278"/>
+      <c r="D37" s="336"/>
       <c r="E37" s="31"/>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A38" s="355"/>
+      <c r="A38" s="329"/>
       <c r="B38" s="7" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-      <c r="D38" s="361"/>
+        <v>310</v>
+      </c>
+      <c r="C38" s="278"/>
+      <c r="D38" s="336"/>
       <c r="E38" s="31"/>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A39" s="355"/>
+      <c r="A39" s="329"/>
       <c r="B39" s="7" t="s">
-        <v>742</v>
-[...2 lines deleted...]
-      <c r="D39" s="361"/>
+        <v>736</v>
+      </c>
+      <c r="C39" s="278"/>
+      <c r="D39" s="336"/>
       <c r="E39" s="31"/>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A40" s="355"/>
+      <c r="A40" s="329"/>
       <c r="B40" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="C40" s="310"/>
+      <c r="C40" s="278"/>
       <c r="D40" s="76" t="s">
-        <v>615</v>
+        <v>609</v>
       </c>
       <c r="E40" s="31"/>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A41" s="355"/>
+      <c r="A41" s="329"/>
       <c r="B41" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="C41" s="276" t="s">
+      <c r="C41" s="285" t="s">
         <v>64</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E41" s="31" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A42" s="355"/>
+      <c r="A42" s="329"/>
       <c r="B42" s="3" t="s">
-        <v>519</v>
-[...1 lines deleted...]
-      <c r="C42" s="275"/>
+        <v>513</v>
+      </c>
+      <c r="C42" s="271"/>
       <c r="D42" s="112" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="E42" s="113" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A43" s="355"/>
+      <c r="A43" s="329"/>
       <c r="B43" s="3" t="s">
-        <v>522</v>
-[...1 lines deleted...]
-      <c r="C43" s="275"/>
+        <v>516</v>
+      </c>
+      <c r="C43" s="271"/>
       <c r="D43" s="115" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="E43" s="116" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="44" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="354"/>
+      <c r="A44" s="330"/>
       <c r="B44" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="C44" s="290"/>
+      <c r="C44" s="292"/>
       <c r="D44" s="79" t="s">
         <v>68</v>
       </c>
       <c r="E44" s="53" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A45" s="351" t="s">
+      <c r="A45" s="353" t="s">
         <v>70</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="C45" s="275" t="s">
+      <c r="C45" s="271" t="s">
         <v>72</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E45" s="30" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="46" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="352"/>
+      <c r="A46" s="354"/>
       <c r="B46" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="C46" s="290"/>
+      <c r="C46" s="292"/>
       <c r="D46" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E46" s="33" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A47" s="362" t="s">
+      <c r="A47" s="337" t="s">
         <v>78</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="C47" s="289" t="s">
+      <c r="C47" s="270" t="s">
         <v>80</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>81</v>
       </c>
       <c r="E47" s="34"/>
     </row>
     <row r="48" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A48" s="363"/>
+      <c r="A48" s="338"/>
       <c r="B48" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="C48" s="275"/>
+      <c r="C48" s="271"/>
       <c r="D48" s="3" t="s">
         <v>83</v>
       </c>
       <c r="E48" s="32" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A49" s="271" t="s">
+      <c r="A49" s="274" t="s">
         <v>85</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="C49" s="274" t="s">
-        <v>598</v>
+      <c r="C49" s="277" t="s">
+        <v>592</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="E49" s="268" t="s">
+      <c r="E49" s="321" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A50" s="295"/>
-[...1 lines deleted...]
-      <c r="C50" s="310"/>
+      <c r="A50" s="275"/>
+      <c r="B50" s="7" t="s">
+        <v>824</v>
+      </c>
+      <c r="C50" s="278"/>
       <c r="D50" s="7" t="s">
+        <v>825</v>
+      </c>
+      <c r="E50" s="339"/>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A51" s="275"/>
+      <c r="B51" s="7" t="s">
+        <v>822</v>
+      </c>
+      <c r="C51" s="278"/>
+      <c r="D51" s="7" t="s">
+        <v>823</v>
+      </c>
+      <c r="E51" s="339"/>
+    </row>
+    <row r="52" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="276"/>
+      <c r="B52" s="84"/>
+      <c r="C52" s="279"/>
+      <c r="D52" s="89"/>
+      <c r="E52" s="324"/>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A53" s="289" t="s">
         <v>89</v>
       </c>
-      <c r="E50" s="300"/>
-[...5 lines deleted...]
-      <c r="D51" s="7" t="s">
+      <c r="B53" s="6" t="s">
         <v>90</v>
       </c>
-      <c r="E51" s="300"/>
-[...13 lines deleted...]
-      <c r="A53" s="294" t="s">
+      <c r="C53" s="271" t="s">
         <v>91</v>
       </c>
-      <c r="B53" s="6" t="s">
+      <c r="D53" s="6" t="s">
         <v>92</v>
       </c>
-      <c r="C53" s="275" t="s">
+      <c r="E53" s="10"/>
+    </row>
+    <row r="54" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="290"/>
+      <c r="B54" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="D53" s="6" t="s">
+      <c r="C54" s="271"/>
+      <c r="D54" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="E53" s="10"/>
-[...3 lines deleted...]
-      <c r="B54" s="3" t="s">
+      <c r="E54" s="35" t="s">
         <v>95</v>
       </c>
-      <c r="C54" s="275"/>
-      <c r="D54" s="3" t="s">
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A55" s="274" t="s">
+        <v>511</v>
+      </c>
+      <c r="B55" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="E54" s="35" t="s">
+      <c r="C55" s="270" t="s">
+        <v>711</v>
+      </c>
+      <c r="D55" s="2" t="s">
         <v>97</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B55" s="2" t="s">
+      <c r="E55" s="77" t="s">
         <v>98</v>
       </c>
-      <c r="C55" s="289" t="s">
-[...2 lines deleted...]
-      <c r="D55" s="2" t="s">
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A56" s="269"/>
+      <c r="B56" s="4" t="s">
+        <v>510</v>
+      </c>
+      <c r="C56" s="271"/>
+      <c r="D56" s="4" t="s">
+        <v>512</v>
+      </c>
+      <c r="E56" s="114"/>
+    </row>
+    <row r="57" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="290"/>
+      <c r="B57" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="E55" s="77" t="s">
+      <c r="C57" s="292"/>
+      <c r="D57" s="3" t="s">
         <v>100</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="B57" s="3" t="s">
+      <c r="E57" s="80" t="s">
         <v>101</v>
       </c>
-      <c r="C57" s="290"/>
-      <c r="D57" s="3" t="s">
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A58" s="274" t="s">
+        <v>586</v>
+      </c>
+      <c r="B58" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="E57" s="80" t="s">
+      <c r="C58" s="277" t="s">
+        <v>589</v>
+      </c>
+      <c r="D58" s="2" t="s">
         <v>103</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B58" s="2" t="s">
+      <c r="E58" s="321" t="s">
         <v>104</v>
       </c>
-      <c r="C58" s="274" t="s">
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A59" s="269"/>
+      <c r="B59" s="4" t="s">
+        <v>587</v>
+      </c>
+      <c r="C59" s="271"/>
+      <c r="D59" s="4"/>
+      <c r="E59" s="325"/>
+    </row>
+    <row r="60" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="290"/>
+      <c r="B60" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="C60" s="285"/>
+      <c r="D60" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="E60" s="323"/>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A61" s="274" t="s">
+        <v>469</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C61" s="270" t="s">
+        <v>108</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="E61" s="77" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="290"/>
+      <c r="B62" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="C62" s="271"/>
+      <c r="D62" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="E62" s="35"/>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A63" s="308" t="s">
+        <v>112</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C63" s="302" t="s">
+        <v>593</v>
+      </c>
+      <c r="D63" s="11" t="s">
+        <v>114</v>
+      </c>
+      <c r="E63" s="34"/>
+    </row>
+    <row r="64" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="311"/>
+      <c r="B64" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C64" s="303"/>
+      <c r="D64" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="E64" s="32" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A65" s="266" t="s">
+        <v>325</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="C65" s="270" t="s">
+        <v>594</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="E65" s="28" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="280"/>
+      <c r="B66" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="C66" s="271"/>
+      <c r="D66" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="E66" s="37"/>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A67" s="274" t="s">
+        <v>123</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C67" s="302" t="s">
         <v>595</v>
       </c>
-      <c r="D58" s="2" t="s">
-[...111 lines deleted...]
-      <c r="A67" s="271" t="s">
+      <c r="D67" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="B67" s="2" t="s">
+      <c r="E67" s="28" t="s">
         <v>126</v>
       </c>
-      <c r="C67" s="317" t="s">
-[...2 lines deleted...]
-      <c r="D67" s="2" t="s">
+    </row>
+    <row r="68" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="290"/>
+      <c r="B68" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="E67" s="28" t="s">
+      <c r="C68" s="303"/>
+      <c r="D68" s="3" t="s">
         <v>128</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B68" s="3" t="s">
+      <c r="E68" s="32" t="s">
         <v>129</v>
       </c>
-      <c r="C68" s="318"/>
-      <c r="D68" s="3" t="s">
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A69" s="268" t="s">
         <v>130</v>
       </c>
-      <c r="E68" s="32" t="s">
+      <c r="B69" s="2" t="s">
         <v>131</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="291" t="s">
+      <c r="C69" s="302" t="s">
         <v>132</v>
       </c>
-      <c r="B69" s="2" t="s">
+      <c r="D69" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="C69" s="317" t="s">
+      <c r="E69" s="28" t="s">
         <v>134</v>
       </c>
-      <c r="D69" s="2" t="s">
+    </row>
+    <row r="70" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="269"/>
+      <c r="B70" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="E69" s="28" t="s">
+      <c r="C70" s="303"/>
+      <c r="D70" s="3" t="s">
         <v>136</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B70" s="3" t="s">
+      <c r="E70" s="32" t="s">
         <v>137</v>
-      </c>
-[...5 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="71" spans="1:5" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A71" s="73" t="s">
+        <v>369</v>
+      </c>
+      <c r="B71" s="68" t="s">
+        <v>370</v>
+      </c>
+      <c r="C71" s="74" t="s">
+        <v>371</v>
+      </c>
+      <c r="D71" s="68" t="s">
+        <v>372</v>
+      </c>
+      <c r="E71" s="78" t="s">
         <v>373</v>
       </c>
-      <c r="B71" s="68" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="72" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A72" s="319" t="s">
+      <c r="A72" s="294" t="s">
+        <v>388</v>
+      </c>
+      <c r="B72" s="187" t="s">
+        <v>389</v>
+      </c>
+      <c r="C72" s="358" t="s">
+        <v>391</v>
+      </c>
+      <c r="D72" s="14" t="s">
         <v>392</v>
       </c>
-      <c r="B72" s="187" t="s">
+      <c r="E72" s="69" t="s">
         <v>393</v>
       </c>
-      <c r="C72" s="321" t="s">
+    </row>
+    <row r="73" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="357"/>
+      <c r="B73" s="187" t="s">
+        <v>390</v>
+      </c>
+      <c r="C73" s="359"/>
+      <c r="D73" s="15" t="s">
+        <v>394</v>
+      </c>
+      <c r="E73" s="71" t="s">
         <v>395</v>
       </c>
-      <c r="D72" s="14" t="s">
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A74" s="360" t="s">
         <v>396</v>
       </c>
-      <c r="E72" s="69" t="s">
+      <c r="B74" s="374" t="s">
+        <v>584</v>
+      </c>
+      <c r="C74" s="360" t="s">
         <v>397</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="D73" s="15" t="s">
+      <c r="D74" s="190" t="s">
         <v>398</v>
       </c>
-      <c r="E73" s="71" t="s">
+      <c r="E74" s="69" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="361"/>
+      <c r="B75" s="375"/>
+      <c r="C75" s="361"/>
+      <c r="D75" s="186" t="s">
         <v>399</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C74" s="306" t="s">
+      <c r="E75" s="71" t="s">
         <v>401</v>
-      </c>
-[...15 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="76" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A76" s="189"/>
       <c r="B76" s="188" t="s">
-        <v>697</v>
+        <v>691</v>
       </c>
       <c r="C76" s="244"/>
       <c r="D76" s="252"/>
       <c r="E76" s="71"/>
     </row>
     <row r="77" spans="1:5" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A77" s="306" t="s">
-        <v>417</v>
+      <c r="A77" s="360" t="s">
+        <v>413</v>
       </c>
       <c r="B77" s="188" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="C77" s="245"/>
       <c r="D77" s="258" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="E77" s="81" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="78" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A78" s="307"/>
+      <c r="A78" s="361"/>
       <c r="B78" s="188" t="s">
+        <v>415</v>
+      </c>
+      <c r="C78" s="246" t="s">
+        <v>416</v>
+      </c>
+      <c r="D78" s="257" t="s">
         <v>419</v>
       </c>
-      <c r="C78" s="246" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E78" s="71"/>
     </row>
     <row r="79" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A79" s="306" t="s">
-        <v>438</v>
+      <c r="A79" s="360" t="s">
+        <v>434</v>
       </c>
       <c r="B79" s="188" t="s">
+        <v>432</v>
+      </c>
+      <c r="C79" s="376" t="s">
+        <v>437</v>
+      </c>
+      <c r="D79" s="289" t="s">
+        <v>435</v>
+      </c>
+      <c r="E79" s="339" t="s">
         <v>436</v>
       </c>
-      <c r="C79" s="308" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="80" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A80" s="307"/>
+      <c r="A80" s="361"/>
       <c r="B80" s="188" t="s">
-        <v>437</v>
-[...3 lines deleted...]
-      <c r="E80" s="301"/>
+        <v>433</v>
+      </c>
+      <c r="C80" s="377"/>
+      <c r="D80" s="276"/>
+      <c r="E80" s="322"/>
     </row>
     <row r="81" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A81" s="189"/>
       <c r="B81" s="188" t="s">
-        <v>578</v>
+        <v>572</v>
       </c>
       <c r="C81" s="247"/>
       <c r="D81" s="238"/>
       <c r="E81" s="240"/>
     </row>
     <row r="82" spans="1:6" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A82" s="185" t="s">
-        <v>576</v>
+        <v>570</v>
       </c>
       <c r="B82" s="188" t="s">
-        <v>579</v>
+        <v>573</v>
       </c>
       <c r="C82" s="248" t="s">
-        <v>577</v>
+        <v>571</v>
       </c>
       <c r="D82" s="238"/>
       <c r="E82" s="239"/>
     </row>
     <row r="83" spans="1:6" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A83" s="266" t="s">
-        <v>580</v>
+      <c r="A83" s="381" t="s">
+        <v>574</v>
       </c>
       <c r="B83" s="188" t="s">
-        <v>581</v>
+        <v>575</v>
       </c>
       <c r="C83" s="247"/>
       <c r="D83" s="238"/>
       <c r="E83" s="239"/>
     </row>
     <row r="84" spans="1:6" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A84" s="267"/>
+      <c r="A84" s="382"/>
       <c r="B84" s="188" t="s">
-        <v>582</v>
+        <v>576</v>
       </c>
       <c r="C84" s="249" t="s">
-        <v>583</v>
+        <v>577</v>
       </c>
       <c r="D84" s="238"/>
       <c r="E84" s="239"/>
     </row>
     <row r="85" spans="1:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A85" s="185" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="B85" s="187" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="C85" s="244" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
       <c r="D85" s="257"/>
       <c r="E85" s="256"/>
     </row>
     <row r="86" spans="1:6" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A86" s="185" t="s">
-        <v>680</v>
+        <v>674</v>
       </c>
       <c r="B86" s="187" t="s">
-        <v>681</v>
+        <v>675</v>
       </c>
       <c r="C86" s="250" t="s">
-        <v>685</v>
+        <v>679</v>
       </c>
       <c r="D86" s="257"/>
       <c r="E86" s="256"/>
     </row>
     <row r="87" spans="1:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A87" s="185" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="B87" s="187" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="C87" s="250" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
       <c r="D87" s="257" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
       <c r="E87" s="259" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
     </row>
     <row r="88" spans="1:6" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A88" s="185" t="s">
-        <v>765</v>
+        <v>759</v>
       </c>
       <c r="B88" s="187" t="s">
-        <v>766</v>
+        <v>760</v>
       </c>
       <c r="C88" s="250" t="s">
-        <v>767</v>
+        <v>761</v>
       </c>
       <c r="D88" s="257"/>
       <c r="E88" s="256"/>
     </row>
     <row r="89" spans="1:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A89" s="185" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="B89" s="187" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="C89" s="244" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
       <c r="D89" s="257" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E89" s="256"/>
     </row>
     <row r="90" spans="1:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A90" s="185" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
       <c r="B90" s="187" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="C90" s="250" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="D90" s="257"/>
       <c r="E90" s="259"/>
     </row>
     <row r="91" spans="1:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A91" s="185" t="s">
-        <v>779</v>
+        <v>773</v>
       </c>
       <c r="B91" s="187" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="C91" s="250" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
       <c r="D91" s="253"/>
       <c r="E91" s="254"/>
     </row>
     <row r="92" spans="1:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A92" s="185" t="s">
-        <v>775</v>
+        <v>769</v>
       </c>
       <c r="B92" s="187" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="C92" s="250" t="s">
-        <v>777</v>
+        <v>771</v>
       </c>
       <c r="D92" s="253"/>
       <c r="E92" s="255"/>
       <c r="F92" s="183" t="s">
-        <v>778</v>
+        <v>772</v>
       </c>
     </row>
     <row r="93" spans="1:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A93" s="185" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="B93" s="195" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="C93" s="250" t="s">
-        <v>761</v>
+        <v>755</v>
       </c>
       <c r="D93" s="253"/>
       <c r="E93" s="255"/>
     </row>
     <row r="94" spans="1:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A94" s="194" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="B94" s="187" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
       <c r="C94" s="250" t="s">
-        <v>788</v>
+        <v>782</v>
       </c>
       <c r="D94" s="241"/>
       <c r="E94" s="256"/>
     </row>
     <row r="95" spans="1:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A95" s="260" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
       <c r="B95" s="243" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="C95" s="251" t="s">
-        <v>808</v>
+        <v>802</v>
       </c>
       <c r="D95" s="253" t="s">
-        <v>810</v>
+        <v>804</v>
       </c>
       <c r="E95" s="255"/>
     </row>
     <row r="96" spans="1:6" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A96" s="298" t="s">
-[...5 lines deleted...]
-      <c r="E96" s="299"/>
+      <c r="A96" s="317" t="s">
+        <v>148</v>
+      </c>
+      <c r="B96" s="386"/>
+      <c r="C96" s="317"/>
+      <c r="D96" s="386"/>
+      <c r="E96" s="386"/>
     </row>
     <row r="97" spans="1:5" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A97" s="221" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="B97" s="137" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="C97" s="224" t="s">
-        <v>602</v>
+        <v>596</v>
       </c>
       <c r="D97" s="137"/>
       <c r="E97" s="222"/>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A98" s="291" t="s">
-        <v>335</v>
+      <c r="A98" s="268" t="s">
+        <v>331</v>
       </c>
       <c r="B98" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C98" s="270" t="s">
+        <v>150</v>
+      </c>
+      <c r="D98" s="2" t="s">
         <v>151</v>
       </c>
-      <c r="C98" s="289" t="s">
+      <c r="E98" s="306" t="s">
         <v>152</v>
       </c>
-      <c r="D98" s="2" t="s">
+    </row>
+    <row r="99" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="291"/>
+      <c r="B99" s="5" t="s">
         <v>153</v>
       </c>
-      <c r="E98" s="296" t="s">
+      <c r="C99" s="292"/>
+      <c r="D99" s="5" t="s">
         <v>154</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B99" s="5" t="s">
+      <c r="E99" s="307"/>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A100" s="274" t="s">
         <v>155</v>
       </c>
-      <c r="C99" s="290"/>
-[...8 lines deleted...]
-      </c>
       <c r="B100" s="2"/>
-      <c r="C100" s="274" t="s">
-        <v>604</v>
+      <c r="C100" s="277" t="s">
+        <v>598</v>
       </c>
       <c r="D100" s="2"/>
       <c r="E100" s="203"/>
     </row>
     <row r="101" spans="1:5" ht="60" x14ac:dyDescent="0.25">
-      <c r="A101" s="295"/>
+      <c r="A101" s="275"/>
       <c r="B101" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="C101" s="278"/>
+      <c r="D101" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="E101" s="202" t="s">
         <v>158</v>
       </c>
-      <c r="C101" s="310"/>
-      <c r="D101" s="7" t="s">
+    </row>
+    <row r="102" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+      <c r="A102" s="275"/>
+      <c r="B102" s="7" t="s">
         <v>159</v>
       </c>
-      <c r="E101" s="202" t="s">
-[...8 lines deleted...]
-      <c r="C102" s="310"/>
+      <c r="C102" s="278"/>
       <c r="D102" s="7"/>
       <c r="E102" s="202" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A103" s="275"/>
+      <c r="B103" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="C103" s="278"/>
+      <c r="D103" s="7" t="s">
         <v>162</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      </c>
       <c r="E103" s="202"/>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A104" s="295"/>
+      <c r="A104" s="275"/>
       <c r="B104" s="7"/>
-      <c r="C104" s="310"/>
+      <c r="C104" s="278"/>
       <c r="D104" s="7"/>
       <c r="E104" s="202" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A105" s="295"/>
+      <c r="A105" s="275"/>
       <c r="B105" s="7" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="C105" s="310"/>
+        <v>382</v>
+      </c>
+      <c r="C105" s="278"/>
       <c r="D105" s="66" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="E105" s="99" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
     </row>
     <row r="106" spans="1:5" ht="30" x14ac:dyDescent="0.25">
-      <c r="A106" s="295"/>
+      <c r="A106" s="275"/>
       <c r="B106" s="7" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="C106" s="310"/>
+        <v>164</v>
+      </c>
+      <c r="C106" s="278"/>
       <c r="D106" s="7"/>
       <c r="E106" s="202" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A107" s="275"/>
+      <c r="B107" s="7" t="s">
+        <v>597</v>
+      </c>
+      <c r="C107" s="278"/>
+      <c r="D107" s="82" t="s">
+        <v>421</v>
+      </c>
+      <c r="E107" s="100" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="276"/>
+      <c r="B108" s="84" t="s">
+        <v>458</v>
+      </c>
+      <c r="C108" s="279"/>
+      <c r="D108" s="101" t="s">
+        <v>460</v>
+      </c>
+      <c r="E108" s="102" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A109" s="269" t="s">
+        <v>166</v>
+      </c>
+      <c r="B109" s="98" t="s">
         <v>167</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B107" s="7" t="s">
+      <c r="C109" s="271" t="s">
+        <v>599</v>
+      </c>
+      <c r="D109" s="98" t="s">
+        <v>168</v>
+      </c>
+      <c r="E109" s="49" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="269"/>
+      <c r="B110" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="C110" s="271"/>
+      <c r="D110" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="E110" s="38" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A111" s="268" t="s">
+        <v>708</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C111" s="270" t="s">
+        <v>710</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="E111" s="39" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A112" s="269"/>
+      <c r="B112" s="16" t="s">
+        <v>176</v>
+      </c>
+      <c r="C112" s="271"/>
+      <c r="D112" s="16" t="s">
+        <v>177</v>
+      </c>
+      <c r="E112" s="40"/>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A113" s="269"/>
+      <c r="B113" s="16" t="s">
+        <v>178</v>
+      </c>
+      <c r="C113" s="271"/>
+      <c r="D113" s="16" t="s">
+        <v>179</v>
+      </c>
+      <c r="E113" s="41" t="s">
+        <v>175</v>
+      </c>
+      <c r="F113" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A114" s="269"/>
+      <c r="B114" s="12" t="s">
         <v>603</v>
       </c>
-      <c r="C107" s="310"/>
-[...99 lines deleted...]
-      <c r="C114" s="275"/>
+      <c r="C114" s="271"/>
       <c r="D114" s="12"/>
       <c r="E114" s="42"/>
     </row>
     <row r="115" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A115" s="272"/>
+      <c r="A115" s="269"/>
       <c r="B115" s="12" t="s">
-        <v>610</v>
-[...1 lines deleted...]
-      <c r="C115" s="275"/>
+        <v>604</v>
+      </c>
+      <c r="C115" s="271"/>
       <c r="D115" s="12" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E115" s="42" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="116" spans="1:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A116" s="291" t="s">
-        <v>614</v>
+      <c r="A116" s="268" t="s">
+        <v>608</v>
       </c>
       <c r="B116" s="17" t="s">
-        <v>613</v>
-[...2 lines deleted...]
-        <v>611</v>
+        <v>607</v>
+      </c>
+      <c r="C116" s="270" t="s">
+        <v>605</v>
       </c>
       <c r="D116" s="17"/>
       <c r="E116" s="36"/>
     </row>
     <row r="117" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A117" s="272"/>
+      <c r="A117" s="269"/>
       <c r="B117" s="12" t="s">
-        <v>612</v>
-[...1 lines deleted...]
-      <c r="C117" s="275"/>
+        <v>606</v>
+      </c>
+      <c r="C117" s="271"/>
       <c r="D117" s="12"/>
       <c r="E117" s="42"/>
     </row>
     <row r="118" spans="1:6" ht="30" x14ac:dyDescent="0.25">
-      <c r="A118" s="291" t="s">
-        <v>536</v>
+      <c r="A118" s="268" t="s">
+        <v>530</v>
       </c>
       <c r="B118" s="1"/>
-      <c r="C118" s="289" t="s">
-        <v>713</v>
+      <c r="C118" s="270" t="s">
+        <v>707</v>
       </c>
       <c r="D118" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="E118" s="28" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A119" s="269"/>
+      <c r="B119" s="16" t="s">
         <v>185</v>
       </c>
-      <c r="E118" s="28" t="s">
+      <c r="C119" s="271"/>
+      <c r="D119" s="16" t="s">
         <v>186</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B119" s="16" t="s">
+      <c r="E119" s="44" t="s">
         <v>187</v>
       </c>
-      <c r="C119" s="275"/>
-      <c r="D119" s="16" t="s">
+    </row>
+    <row r="120" spans="1:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="269"/>
+      <c r="B120" s="12" t="s">
         <v>188</v>
       </c>
-      <c r="E119" s="44" t="s">
+      <c r="C120" s="271"/>
+      <c r="D120" s="12" t="s">
         <v>189</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B120" s="12" t="s">
+      <c r="E120" s="32" t="s">
         <v>190</v>
       </c>
-      <c r="C120" s="275"/>
-      <c r="D120" s="12" t="s">
+    </row>
+    <row r="121" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A121" s="268" t="s">
         <v>191</v>
       </c>
-      <c r="E120" s="32" t="s">
+      <c r="B121" s="14" t="s">
         <v>192</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A121" s="291" t="s">
+      <c r="C121" s="270" t="s">
         <v>193</v>
       </c>
-      <c r="B121" s="14" t="s">
+      <c r="D121" s="14" t="s">
         <v>194</v>
       </c>
-      <c r="C121" s="289" t="s">
+      <c r="E121" s="36" t="s">
         <v>195</v>
       </c>
-      <c r="D121" s="14" t="s">
+    </row>
+    <row r="122" spans="1:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="269"/>
+      <c r="B122" s="15" t="s">
         <v>196</v>
       </c>
-      <c r="E121" s="36" t="s">
+      <c r="C122" s="271"/>
+      <c r="D122" s="15" t="s">
         <v>197</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B122" s="15" t="s">
+      <c r="E122" s="35" t="s">
         <v>198</v>
       </c>
-      <c r="C122" s="275"/>
-      <c r="D122" s="15" t="s">
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A123" s="268" t="s">
         <v>199</v>
       </c>
-      <c r="E122" s="35" t="s">
+      <c r="B123" s="1" t="s">
         <v>200</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A123" s="291" t="s">
+      <c r="C123" s="270" t="s">
         <v>201</v>
       </c>
-      <c r="B123" s="1" t="s">
+      <c r="D123" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="C123" s="289" t="s">
+      <c r="E123" s="43"/>
+    </row>
+    <row r="124" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="269"/>
+      <c r="B124" s="12" t="s">
         <v>203</v>
       </c>
-      <c r="D123" s="1" t="s">
+      <c r="C124" s="271"/>
+      <c r="D124" s="12" t="s">
         <v>204</v>
       </c>
-      <c r="E123" s="43"/>
-[...3 lines deleted...]
-      <c r="B124" s="12" t="s">
+      <c r="E124" s="42" t="s">
         <v>205</v>
       </c>
-      <c r="C124" s="275"/>
-      <c r="D124" s="12" t="s">
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A125" s="268" t="s">
         <v>206</v>
       </c>
-      <c r="E124" s="42" t="s">
+      <c r="B125" s="1" t="s">
         <v>207</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A125" s="291" t="s">
+      <c r="C125" s="270" t="s">
         <v>208</v>
       </c>
-      <c r="B125" s="1" t="s">
+      <c r="D125" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="C125" s="289" t="s">
+      <c r="E125" s="43"/>
+    </row>
+    <row r="126" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A126" s="269"/>
+      <c r="B126" s="12" t="s">
         <v>210</v>
       </c>
-      <c r="D125" s="1" t="s">
+      <c r="C126" s="271"/>
+      <c r="D126" s="12" t="s">
         <v>211</v>
       </c>
-      <c r="E125" s="43"/>
-[...3 lines deleted...]
-      <c r="B126" s="12" t="s">
+      <c r="E126" s="45"/>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A127" s="268" t="s">
         <v>212</v>
       </c>
-      <c r="C126" s="275"/>
-      <c r="D126" s="12" t="s">
+      <c r="B127" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="E126" s="45"/>
-[...2 lines deleted...]
-      <c r="A127" s="291" t="s">
+      <c r="C127" s="270" t="s">
         <v>214</v>
       </c>
-      <c r="B127" s="1" t="s">
+      <c r="D127" s="272" t="s">
         <v>215</v>
       </c>
-      <c r="C127" s="289" t="s">
+      <c r="E127" s="39" t="s">
         <v>216</v>
       </c>
-      <c r="D127" s="379" t="s">
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A128" s="269"/>
+      <c r="B128" s="16" t="s">
         <v>217</v>
       </c>
-      <c r="E127" s="39" t="s">
+      <c r="C128" s="271"/>
+      <c r="D128" s="273"/>
+      <c r="E128" s="41" t="s">
         <v>218</v>
       </c>
     </row>
-    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B128" s="16" t="s">
+    <row r="129" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="269"/>
+      <c r="B129" s="12" t="s">
         <v>219</v>
       </c>
-      <c r="C128" s="275"/>
-[...1 lines deleted...]
-      <c r="E128" s="41" t="s">
+      <c r="C129" s="271"/>
+      <c r="D129" s="273"/>
+      <c r="E129" s="45"/>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A130" s="266" t="s">
         <v>220</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B129" s="12" t="s">
+      <c r="B130" s="2" t="s">
         <v>221</v>
       </c>
-      <c r="C129" s="275"/>
-[...4 lines deleted...]
-      <c r="A130" s="332" t="s">
+      <c r="C130" s="270" t="s">
         <v>222</v>
       </c>
-      <c r="B130" s="2" t="s">
+      <c r="D130" s="2" t="s">
         <v>223</v>
       </c>
-      <c r="C130" s="289" t="s">
+      <c r="E130" s="306" t="s">
         <v>224</v>
       </c>
-      <c r="D130" s="2" t="s">
+    </row>
+    <row r="131" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="267"/>
+      <c r="B131" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="E130" s="296" t="s">
+      <c r="C131" s="292"/>
+      <c r="D131" s="5" t="s">
         <v>226</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="E131" s="297"/>
+      <c r="E131" s="385"/>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A132" s="332" t="s">
-        <v>668</v>
+      <c r="A132" s="266" t="s">
+        <v>662</v>
       </c>
       <c r="B132" s="2" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>301</v>
+      </c>
+      <c r="C132" s="270" t="s">
+        <v>150</v>
       </c>
       <c r="D132" s="2" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="E132" s="28" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A133" s="333"/>
+      <c r="A133" s="280"/>
       <c r="B133" s="7" t="s">
-        <v>389</v>
-[...1 lines deleted...]
-      <c r="C133" s="275"/>
+        <v>385</v>
+      </c>
+      <c r="C133" s="271"/>
       <c r="D133" s="7" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="E133" s="67" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
     </row>
     <row r="134" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A134" s="333"/>
+      <c r="A134" s="280"/>
       <c r="B134" s="3" t="s">
-        <v>669</v>
-[...1 lines deleted...]
-      <c r="C134" s="275"/>
+        <v>663</v>
+      </c>
+      <c r="C134" s="271"/>
       <c r="D134" s="3" t="s">
-        <v>670</v>
+        <v>664</v>
       </c>
       <c r="E134" s="107" t="s">
-        <v>671</v>
+        <v>665</v>
       </c>
     </row>
     <row r="135" spans="1:5" ht="30" x14ac:dyDescent="0.25">
-      <c r="A135" s="271" t="s">
+      <c r="A135" s="274" t="s">
+        <v>311</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="C135" s="277" t="s">
+        <v>313</v>
+      </c>
+      <c r="D135" s="19" t="s">
+        <v>316</v>
+      </c>
+      <c r="E135" s="105" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A136" s="275"/>
+      <c r="B136" s="7" t="s">
         <v>315</v>
       </c>
-      <c r="B135" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C135" s="274" t="s">
+      <c r="C136" s="278"/>
+      <c r="D136" s="108" t="s">
         <v>317</v>
       </c>
-      <c r="D135" s="19" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="E136" s="106"/>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A137" s="295"/>
+      <c r="A137" s="275"/>
       <c r="B137" s="7" t="s">
-        <v>328</v>
-[...1 lines deleted...]
-      <c r="C137" s="310"/>
+        <v>324</v>
+      </c>
+      <c r="C137" s="278"/>
       <c r="D137" s="108"/>
       <c r="E137" s="106"/>
     </row>
     <row r="138" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A138" s="287"/>
+      <c r="A138" s="276"/>
       <c r="B138" s="84" t="s">
-        <v>481</v>
-[...1 lines deleted...]
-      <c r="C138" s="288"/>
+        <v>477</v>
+      </c>
+      <c r="C138" s="279"/>
       <c r="D138" s="101" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="E138" s="109" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="139" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A139" s="294" t="s">
-        <v>718</v>
+      <c r="A139" s="289" t="s">
+        <v>712</v>
       </c>
       <c r="B139" s="48" t="s">
+        <v>318</v>
+      </c>
+      <c r="C139" s="378" t="s">
+        <v>713</v>
+      </c>
+      <c r="D139" s="273" t="s">
+        <v>319</v>
+      </c>
+      <c r="E139" s="49" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="269"/>
+      <c r="B140" s="169" t="s">
+        <v>714</v>
+      </c>
+      <c r="C140" s="378"/>
+      <c r="D140" s="273"/>
+      <c r="E140" s="168"/>
+    </row>
+    <row r="141" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A141" s="290"/>
+      <c r="B141" s="85" t="s">
+        <v>321</v>
+      </c>
+      <c r="C141" s="378"/>
+      <c r="D141" s="273"/>
+      <c r="E141" s="35" t="s">
         <v>322</v>
       </c>
-      <c r="C139" s="311" t="s">
-[...27 lines deleted...]
-      </c>
     </row>
     <row r="142" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A142" s="291" t="s">
-        <v>336</v>
+      <c r="A142" s="268" t="s">
+        <v>332</v>
       </c>
       <c r="B142" s="118" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>606</v>
+        <v>334</v>
+      </c>
+      <c r="C142" s="270" t="s">
+        <v>600</v>
       </c>
       <c r="D142" s="88" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="E142" s="117" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
     </row>
     <row r="143" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A143" s="272"/>
+      <c r="A143" s="269"/>
       <c r="B143" s="120" t="s">
-        <v>337</v>
-[...1 lines deleted...]
-      <c r="C143" s="275"/>
+        <v>333</v>
+      </c>
+      <c r="C143" s="271"/>
       <c r="D143" s="25" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="E143" s="121" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
     </row>
     <row r="144" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A144" s="272"/>
+      <c r="A144" s="269"/>
       <c r="B144" s="119" t="s">
-        <v>529</v>
-[...1 lines deleted...]
-      <c r="C144" s="275"/>
+        <v>523</v>
+      </c>
+      <c r="C144" s="271"/>
       <c r="D144" s="70"/>
       <c r="E144" s="35"/>
     </row>
     <row r="145" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A145" s="272"/>
+      <c r="A145" s="269"/>
       <c r="B145" s="119" t="s">
-        <v>528</v>
-[...1 lines deleted...]
-      <c r="C145" s="275"/>
+        <v>522</v>
+      </c>
+      <c r="C145" s="271"/>
       <c r="D145" s="70"/>
       <c r="E145" s="35"/>
     </row>
     <row r="146" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A146" s="292"/>
+      <c r="A146" s="291"/>
       <c r="B146" s="89" t="s">
-        <v>450</v>
-[...1 lines deleted...]
-      <c r="C146" s="290"/>
+        <v>446</v>
+      </c>
+      <c r="C146" s="292"/>
       <c r="D146" s="91" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="E146" s="90"/>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A147" s="272" t="s">
-        <v>347</v>
+      <c r="A147" s="269" t="s">
+        <v>343</v>
       </c>
       <c r="B147" s="48" t="s">
+        <v>338</v>
+      </c>
+      <c r="C147" s="271" t="s">
+        <v>340</v>
+      </c>
+      <c r="D147" s="48" t="s">
+        <v>341</v>
+      </c>
+      <c r="E147" s="49"/>
+    </row>
+    <row r="148" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A148" s="269"/>
+      <c r="B148" s="9" t="s">
+        <v>339</v>
+      </c>
+      <c r="C148" s="271"/>
+      <c r="D148" s="9" t="s">
         <v>342</v>
       </c>
-      <c r="C147" s="275" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="E148" s="35"/>
     </row>
     <row r="149" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A149" s="271" t="s">
+      <c r="A149" s="274" t="s">
+        <v>715</v>
+      </c>
+      <c r="B149" s="93" t="s">
+        <v>716</v>
+      </c>
+      <c r="C149" s="286" t="s">
+        <v>719</v>
+      </c>
+      <c r="D149" s="170" t="s">
+        <v>720</v>
+      </c>
+      <c r="E149" s="167" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A150" s="275"/>
+      <c r="B150" s="94" t="s">
+        <v>718</v>
+      </c>
+      <c r="C150" s="287"/>
+      <c r="D150" s="172" t="s">
         <v>721</v>
       </c>
-      <c r="B149" s="93" t="s">
+      <c r="E150" s="171" t="s">
         <v>722</v>
       </c>
-      <c r="C149" s="380" t="s">
-[...11 lines deleted...]
-      <c r="B150" s="94" t="s">
+    </row>
+    <row r="151" spans="1:5" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A151" s="276"/>
+      <c r="B151" s="97" t="s">
+        <v>717</v>
+      </c>
+      <c r="C151" s="288"/>
+      <c r="D151" s="89" t="s">
+        <v>723</v>
+      </c>
+      <c r="E151" s="90" t="s">
         <v>724</v>
       </c>
-      <c r="C150" s="381"/>
-[...18 lines deleted...]
-      </c>
     </row>
     <row r="152" spans="1:5" s="51" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A152" s="294" t="s">
+      <c r="A152" s="289" t="s">
+        <v>351</v>
+      </c>
+      <c r="B152" s="48" t="s">
+        <v>352</v>
+      </c>
+      <c r="C152" s="293" t="s">
+        <v>503</v>
+      </c>
+      <c r="D152" s="48" t="s">
         <v>355</v>
       </c>
-      <c r="B152" s="48" t="s">
+      <c r="E152" s="49" t="s">
         <v>356</v>
       </c>
-      <c r="C152" s="383" t="s">
-[...2 lines deleted...]
-      <c r="D152" s="48" t="s">
+    </row>
+    <row r="153" spans="1:5" s="51" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A153" s="275"/>
+      <c r="B153" s="54" t="s">
+        <v>353</v>
+      </c>
+      <c r="C153" s="287"/>
+      <c r="D153" s="54" t="s">
         <v>359</v>
       </c>
-      <c r="E152" s="49" t="s">
-[...5 lines deleted...]
-      <c r="B153" s="54" t="s">
+      <c r="E153" s="44" t="s">
         <v>357</v>
       </c>
-      <c r="C153" s="381"/>
-      <c r="D153" s="54" t="s">
+    </row>
+    <row r="154" spans="1:5" s="51" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A154" s="276"/>
+      <c r="B154" s="21" t="s">
+        <v>354</v>
+      </c>
+      <c r="C154" s="288"/>
+      <c r="D154" s="21" t="s">
+        <v>358</v>
+      </c>
+      <c r="E154" s="46"/>
+    </row>
+    <row r="155" spans="1:5" s="51" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A155" s="289" t="s">
+        <v>362</v>
+      </c>
+      <c r="B155" s="48" t="s">
         <v>363</v>
       </c>
-      <c r="E153" s="44" t="s">
-[...15 lines deleted...]
-      <c r="A155" s="294" t="s">
+      <c r="C155" s="271" t="s">
+        <v>375</v>
+      </c>
+      <c r="D155" s="48" t="s">
+        <v>367</v>
+      </c>
+      <c r="E155" s="49" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" s="51" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A156" s="290"/>
+      <c r="B156" s="9" t="s">
+        <v>364</v>
+      </c>
+      <c r="C156" s="271"/>
+      <c r="D156" s="9" t="s">
+        <v>365</v>
+      </c>
+      <c r="E156" s="35" t="s">
         <v>366</v>
       </c>
-      <c r="B155" s="48" t="s">
-[...23 lines deleted...]
-      </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A157" s="319" t="s">
-[...6 lines deleted...]
-        <v>382</v>
+      <c r="A157" s="294" t="s">
+        <v>376</v>
+      </c>
+      <c r="B157" s="296" t="s">
+        <v>377</v>
+      </c>
+      <c r="C157" s="270" t="s">
+        <v>378</v>
       </c>
       <c r="D157" s="59"/>
       <c r="E157" s="60"/>
     </row>
     <row r="158" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A158" s="384"/>
-[...1 lines deleted...]
-      <c r="C158" s="290"/>
+      <c r="A158" s="295"/>
+      <c r="B158" s="297"/>
+      <c r="C158" s="292"/>
       <c r="D158" s="61"/>
       <c r="E158" s="62"/>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A159" s="271" t="s">
-        <v>561</v>
+      <c r="A159" s="274" t="s">
+        <v>555</v>
       </c>
       <c r="B159" s="14" t="s">
-        <v>562</v>
-[...2 lines deleted...]
-        <v>563</v>
+        <v>556</v>
+      </c>
+      <c r="C159" s="277" t="s">
+        <v>557</v>
       </c>
       <c r="D159" s="57" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="E159" s="126" t="s">
-        <v>566</v>
+        <v>560</v>
       </c>
     </row>
     <row r="160" spans="1:5" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A160" s="273"/>
+      <c r="A160" s="290"/>
       <c r="B160" s="15" t="s">
-        <v>789</v>
-[...1 lines deleted...]
-      <c r="C160" s="276"/>
+        <v>783</v>
+      </c>
+      <c r="C160" s="285"/>
       <c r="D160" s="56" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
       <c r="E160" s="32"/>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A161" s="271" t="s">
-        <v>446</v>
+      <c r="A161" s="274" t="s">
+        <v>442</v>
       </c>
       <c r="B161" s="14" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-        <v>449</v>
+        <v>443</v>
+      </c>
+      <c r="C161" s="277" t="s">
+        <v>445</v>
       </c>
       <c r="D161" s="57"/>
       <c r="E161" s="87"/>
     </row>
     <row r="162" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A162" s="287"/>
+      <c r="A162" s="276"/>
       <c r="B162" s="26" t="s">
-        <v>448</v>
-[...1 lines deleted...]
-      <c r="C162" s="288"/>
+        <v>444</v>
+      </c>
+      <c r="C162" s="279"/>
       <c r="D162" s="58"/>
       <c r="E162" s="33"/>
     </row>
     <row r="163" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A163" s="291" t="s">
+      <c r="A163" s="268" t="s">
+        <v>448</v>
+      </c>
+      <c r="B163" s="14" t="s">
+        <v>449</v>
+      </c>
+      <c r="C163" s="270" t="s">
+        <v>453</v>
+      </c>
+      <c r="D163" s="57" t="s">
+        <v>451</v>
+      </c>
+      <c r="E163" s="87" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A164" s="269"/>
+      <c r="B164" s="25" t="s">
+        <v>450</v>
+      </c>
+      <c r="C164" s="271"/>
+      <c r="D164" s="86" t="s">
         <v>452</v>
       </c>
-      <c r="B163" s="14" t="s">
-[...2 lines deleted...]
-      <c r="C163" s="289" t="s">
+      <c r="E164" s="31" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A165" s="269"/>
+      <c r="B165" s="25"/>
+      <c r="C165" s="271"/>
+      <c r="D165" s="365" t="s">
+        <v>467</v>
+      </c>
+      <c r="E165" s="367" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A166" s="269"/>
+      <c r="B166" s="25" t="s">
+        <v>182</v>
+      </c>
+      <c r="C166" s="271"/>
+      <c r="D166" s="273"/>
+      <c r="E166" s="314"/>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A167" s="269"/>
+      <c r="B167" s="15" t="s">
+        <v>777</v>
+      </c>
+      <c r="C167" s="271"/>
+      <c r="D167" s="273"/>
+      <c r="E167" s="314"/>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A168" s="269"/>
+      <c r="B168" s="15" t="s">
+        <v>692</v>
+      </c>
+      <c r="C168" s="271"/>
+      <c r="D168" s="273"/>
+      <c r="E168" s="314"/>
+    </row>
+    <row r="169" spans="1:5" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A169" s="291"/>
+      <c r="B169" s="26" t="s">
+        <v>778</v>
+      </c>
+      <c r="C169" s="292"/>
+      <c r="D169" s="366"/>
+      <c r="E169" s="368"/>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A170" s="274" t="s">
+        <v>590</v>
+      </c>
+      <c r="B170" s="98" t="s">
+        <v>456</v>
+      </c>
+      <c r="C170" s="356" t="s">
         <v>457</v>
       </c>
-      <c r="D163" s="57" t="s">
-[...75 lines deleted...]
-      </c>
       <c r="D170" s="57" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E170" s="92"/>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A171" s="272"/>
+      <c r="A171" s="269"/>
       <c r="B171" s="142" t="s">
-        <v>597</v>
-[...1 lines deleted...]
-      <c r="C171" s="275"/>
+        <v>591</v>
+      </c>
+      <c r="C171" s="271"/>
       <c r="D171" s="144"/>
       <c r="E171" s="143"/>
     </row>
     <row r="172" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A172" s="273"/>
+      <c r="A172" s="290"/>
       <c r="B172" s="15" t="s">
-        <v>538</v>
-[...1 lines deleted...]
-      <c r="C172" s="276"/>
+        <v>532</v>
+      </c>
+      <c r="C172" s="285"/>
       <c r="D172" s="56" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="E172" s="32"/>
     </row>
     <row r="173" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A173" s="110" t="s">
+        <v>470</v>
+      </c>
+      <c r="B173" s="122" t="s">
+        <v>471</v>
+      </c>
+      <c r="C173" s="104" t="s">
+        <v>472</v>
+      </c>
+      <c r="D173" s="111" t="s">
+        <v>473</v>
+      </c>
+      <c r="E173" s="78" t="s">
         <v>474</v>
       </c>
-      <c r="B173" s="122" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A174" s="279" t="s">
-        <v>812</v>
+      <c r="A174" s="281" t="s">
+        <v>806</v>
       </c>
       <c r="B174" s="14" t="s">
+        <v>480</v>
+      </c>
+      <c r="C174" s="277" t="s">
+        <v>661</v>
+      </c>
+      <c r="D174" s="57" t="s">
+        <v>482</v>
+      </c>
+      <c r="E174" s="145" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A175" s="283"/>
+      <c r="B175" s="142" t="s">
+        <v>805</v>
+      </c>
+      <c r="C175" s="271"/>
+      <c r="D175" s="153" t="s">
+        <v>626</v>
+      </c>
+      <c r="E175" s="242" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A176" s="284"/>
+      <c r="B176" s="15" t="s">
+        <v>481</v>
+      </c>
+      <c r="C176" s="285"/>
+      <c r="D176" s="56" t="s">
+        <v>483</v>
+      </c>
+      <c r="E176" s="32" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A177" s="281" t="s">
+        <v>491</v>
+      </c>
+      <c r="B177" s="14" t="s">
+        <v>485</v>
+      </c>
+      <c r="C177" s="277" t="s">
+        <v>568</v>
+      </c>
+      <c r="D177" s="57" t="s">
+        <v>488</v>
+      </c>
+      <c r="E177" s="123" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A178" s="282"/>
+      <c r="B178" s="26" t="s">
         <v>486</v>
       </c>
-      <c r="C174" s="274" t="s">
-[...24 lines deleted...]
-      <c r="B176" s="15" t="s">
+      <c r="C178" s="279"/>
+      <c r="D178" s="58" t="s">
         <v>487</v>
       </c>
-      <c r="C176" s="276"/>
-[...3 lines deleted...]
-      <c r="E176" s="32" t="s">
+      <c r="E178" s="33" t="s">
         <v>490</v>
       </c>
     </row>
-    <row r="177" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A177" s="279" t="s">
+    <row r="179" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A179" s="362" t="s">
+        <v>564</v>
+      </c>
+      <c r="B179" s="14" t="s">
+        <v>496</v>
+      </c>
+      <c r="C179" s="270" t="s">
+        <v>498</v>
+      </c>
+      <c r="D179" s="57" t="s">
+        <v>499</v>
+      </c>
+      <c r="E179" s="127" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A180" s="283"/>
+      <c r="B180" s="15" t="s">
         <v>497</v>
       </c>
-      <c r="B177" s="14" t="s">
-[...29 lines deleted...]
-      <c r="B179" s="14" t="s">
+      <c r="C180" s="271"/>
+      <c r="D180" s="56" t="s">
+        <v>501</v>
+      </c>
+      <c r="E180" s="128" t="s">
         <v>502</v>
       </c>
-      <c r="C179" s="289" t="s">
+    </row>
+    <row r="181" spans="1:6" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A181" s="363"/>
+      <c r="B181" s="89" t="s">
+        <v>561</v>
+      </c>
+      <c r="C181" s="292"/>
+      <c r="D181" s="89" t="s">
+        <v>562</v>
+      </c>
+      <c r="E181" s="53" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A182" s="364" t="s">
         <v>504</v>
       </c>
-      <c r="D179" s="57" t="s">
+      <c r="B182" s="131" t="s">
         <v>505</v>
       </c>
-      <c r="E179" s="127" t="s">
+      <c r="C182" s="370" t="s">
+        <v>601</v>
+      </c>
+      <c r="D182" s="129" t="s">
+        <v>507</v>
+      </c>
+      <c r="E182" s="130"/>
+    </row>
+    <row r="183" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A183" s="282"/>
+      <c r="B183" s="26" t="s">
         <v>506</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="E180" s="128" t="s">
+      <c r="C183" s="371"/>
+      <c r="D183" s="58" t="s">
         <v>508</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="E181" s="53" t="s">
+      <c r="E183" s="33" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A184" s="362" t="s">
+        <v>519</v>
+      </c>
+      <c r="B184" s="14" t="s">
+        <v>520</v>
+      </c>
+      <c r="C184" s="369" t="s">
         <v>569</v>
-      </c>
-[...37 lines deleted...]
-        <v>575</v>
       </c>
       <c r="D184" s="57"/>
       <c r="E184" s="125" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A185" s="280"/>
+      <c r="A185" s="283"/>
       <c r="B185" s="142" t="s">
-        <v>699</v>
-[...1 lines deleted...]
-      <c r="C185" s="283"/>
+        <v>693</v>
+      </c>
+      <c r="C185" s="370"/>
       <c r="D185" s="165"/>
       <c r="E185" s="80"/>
     </row>
     <row r="186" spans="1:6" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A186" s="286"/>
+      <c r="A186" s="363"/>
       <c r="B186" s="26" t="s">
-        <v>527</v>
-[...1 lines deleted...]
-      <c r="C186" s="278"/>
+        <v>521</v>
+      </c>
+      <c r="C186" s="371"/>
       <c r="D186" s="58"/>
       <c r="E186" s="33"/>
     </row>
     <row r="187" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A187" s="279" t="s">
-        <v>782</v>
+      <c r="A187" s="281" t="s">
+        <v>776</v>
       </c>
       <c r="B187" s="14" t="s">
-        <v>530</v>
-[...2 lines deleted...]
-        <v>457</v>
+        <v>524</v>
+      </c>
+      <c r="C187" s="383" t="s">
+        <v>453</v>
       </c>
       <c r="D187" s="57" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E187" s="123" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="188" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A188" s="280"/>
+      <c r="A188" s="283"/>
       <c r="B188" s="142"/>
-      <c r="C188" s="283"/>
+      <c r="C188" s="370"/>
       <c r="D188" s="147"/>
       <c r="E188" s="146"/>
     </row>
     <row r="189" spans="1:6" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A189" s="281"/>
+      <c r="A189" s="284"/>
       <c r="B189" s="15" t="s">
-        <v>584</v>
-[...1 lines deleted...]
-      <c r="C189" s="284"/>
+        <v>578</v>
+      </c>
+      <c r="C189" s="384"/>
       <c r="D189" s="56" t="s">
-        <v>533</v>
+        <v>527</v>
       </c>
       <c r="E189" s="124" t="s">
-        <v>534</v>
+        <v>528</v>
       </c>
     </row>
     <row r="190" spans="1:6" ht="60.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A190" s="132" t="s">
-        <v>547</v>
+        <v>541</v>
       </c>
       <c r="B190" s="133" t="s">
-        <v>548</v>
+        <v>542</v>
       </c>
       <c r="C190" s="134" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
       <c r="D190" s="135"/>
       <c r="E190" s="136"/>
     </row>
     <row r="191" spans="1:6" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A191" s="181" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
       <c r="B191" s="187" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
       <c r="C191" s="226" t="s">
-        <v>537</v>
+        <v>531</v>
       </c>
       <c r="D191" s="137"/>
       <c r="E191" s="136"/>
       <c r="F191" s="51"/>
     </row>
     <row r="192" spans="1:6" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A192" s="285" t="s">
-        <v>706</v>
+      <c r="A192" s="362" t="s">
+        <v>700</v>
       </c>
       <c r="B192" s="98" t="s">
-        <v>743</v>
-[...2 lines deleted...]
-        <v>704</v>
+        <v>737</v>
+      </c>
+      <c r="C192" s="369" t="s">
+        <v>698</v>
       </c>
       <c r="D192" s="57" t="s">
-        <v>705</v>
+        <v>699</v>
       </c>
       <c r="E192" s="125" t="s">
-        <v>708</v>
+        <v>702</v>
       </c>
       <c r="F192" s="51"/>
     </row>
     <row r="193" spans="1:6" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A193" s="286"/>
+      <c r="A193" s="363"/>
       <c r="B193" s="25" t="s">
-        <v>707</v>
-[...1 lines deleted...]
-      <c r="C193" s="278"/>
+        <v>701</v>
+      </c>
+      <c r="C193" s="371"/>
       <c r="D193" s="58" t="s">
-        <v>709</v>
+        <v>703</v>
       </c>
       <c r="E193" s="33"/>
       <c r="F193" s="51"/>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A194" s="312" t="s">
+      <c r="A194" s="379" t="s">
+        <v>611</v>
+      </c>
+      <c r="B194" s="163" t="s">
+        <v>612</v>
+      </c>
+      <c r="C194" s="369" t="s">
+        <v>614</v>
+      </c>
+      <c r="D194" s="156" t="s">
+        <v>615</v>
+      </c>
+      <c r="E194" s="164" t="s">
+        <v>616</v>
+      </c>
+      <c r="F194" s="51"/>
+    </row>
+    <row r="195" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A195" s="380"/>
+      <c r="B195" s="162" t="s">
+        <v>613</v>
+      </c>
+      <c r="C195" s="371"/>
+      <c r="D195" s="58" t="s">
         <v>617</v>
       </c>
-      <c r="B194" s="163" t="s">
+      <c r="E195" s="157" t="s">
         <v>618</v>
       </c>
-      <c r="C194" s="277" t="s">
+      <c r="F195" s="51"/>
+    </row>
+    <row r="196" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A196" s="372" t="s">
+        <v>762</v>
+      </c>
+      <c r="B196" s="161" t="s">
+        <v>619</v>
+      </c>
+      <c r="C196" s="369" t="s">
+        <v>643</v>
+      </c>
+      <c r="D196" s="156" t="s">
+        <v>621</v>
+      </c>
+      <c r="E196" s="164" t="s">
+        <v>624</v>
+      </c>
+      <c r="F196" s="51"/>
+    </row>
+    <row r="197" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A197" s="373"/>
+      <c r="B197" s="162" t="s">
         <v>620</v>
       </c>
-      <c r="D194" s="156" t="s">
-[...2 lines deleted...]
-      <c r="E194" s="164" t="s">
+      <c r="C197" s="371"/>
+      <c r="D197" s="58" t="s">
         <v>622</v>
       </c>
-      <c r="F194" s="51"/>
-[...7 lines deleted...]
-      <c r="D195" s="58" t="s">
+      <c r="E197" s="157" t="s">
         <v>623</v>
       </c>
-      <c r="E195" s="157" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="F197" s="51"/>
     </row>
     <row r="198" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A198" s="283" t="s">
-        <v>659</v>
+      <c r="A198" s="370" t="s">
+        <v>653</v>
       </c>
       <c r="B198" s="161" t="s">
-        <v>660</v>
-[...2 lines deleted...]
-        <v>662</v>
+        <v>654</v>
+      </c>
+      <c r="C198" s="369" t="s">
+        <v>656</v>
       </c>
       <c r="D198" s="156"/>
       <c r="E198" s="164"/>
       <c r="F198" s="51"/>
     </row>
     <row r="199" spans="1:6" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A199" s="278"/>
+      <c r="A199" s="371"/>
       <c r="B199" s="162" t="s">
-        <v>661</v>
-[...1 lines deleted...]
-      <c r="C199" s="278"/>
+        <v>655</v>
+      </c>
+      <c r="C199" s="371"/>
       <c r="D199" s="58"/>
       <c r="E199" s="157"/>
       <c r="F199" s="51"/>
     </row>
     <row r="200" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A200" s="283" t="s">
-        <v>642</v>
+      <c r="A200" s="370" t="s">
+        <v>636</v>
       </c>
       <c r="B200" s="161" t="s">
-        <v>663</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>657</v>
+      </c>
+      <c r="C200" s="369" t="s">
+        <v>637</v>
       </c>
       <c r="D200" s="156" t="s">
-        <v>665</v>
+        <v>659</v>
       </c>
       <c r="E200" s="164"/>
       <c r="F200" s="51"/>
     </row>
     <row r="201" spans="1:6" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A201" s="278"/>
+      <c r="A201" s="371"/>
       <c r="B201" s="155" t="s">
-        <v>664</v>
-[...1 lines deleted...]
-      <c r="C201" s="278"/>
+        <v>658</v>
+      </c>
+      <c r="C201" s="371"/>
       <c r="D201" s="58" t="s">
-        <v>666</v>
+        <v>660</v>
       </c>
       <c r="E201" s="157" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
       <c r="F201" s="51"/>
     </row>
     <row r="202" spans="1:6" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A202" s="154" t="s">
-        <v>686</v>
+        <v>680</v>
       </c>
       <c r="B202" s="160" t="s">
-        <v>687</v>
+        <v>681</v>
       </c>
       <c r="C202" s="154" t="s">
-        <v>688</v>
+        <v>682</v>
       </c>
       <c r="D202" s="159"/>
       <c r="E202" s="158"/>
       <c r="F202" s="51"/>
     </row>
     <row r="203" spans="1:6" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A203" s="182" t="s">
-        <v>689</v>
+        <v>683</v>
       </c>
       <c r="B203" s="193" t="s">
-        <v>690</v>
+        <v>684</v>
       </c>
       <c r="C203" s="182" t="s">
-        <v>691</v>
+        <v>685</v>
       </c>
       <c r="D203" s="192"/>
       <c r="E203" s="158"/>
       <c r="F203" s="51"/>
     </row>
     <row r="204" spans="1:6" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A204" s="182" t="s">
-        <v>700</v>
+        <v>694</v>
       </c>
       <c r="B204" s="191" t="s">
-        <v>785</v>
+        <v>779</v>
       </c>
       <c r="C204" s="182" t="s">
-        <v>701</v>
+        <v>695</v>
       </c>
       <c r="D204" s="192" t="s">
-        <v>702</v>
+        <v>696</v>
       </c>
       <c r="E204" s="158" t="s">
-        <v>703</v>
+        <v>697</v>
       </c>
       <c r="F204" s="51"/>
     </row>
     <row r="205" spans="1:6" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A205" s="182" t="s">
-        <v>694</v>
+        <v>688</v>
       </c>
       <c r="B205" s="227" t="s">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="C205" s="178" t="s">
-        <v>696</v>
+        <v>690</v>
       </c>
       <c r="D205" s="176"/>
       <c r="E205" s="179"/>
       <c r="F205" s="51"/>
     </row>
     <row r="206" spans="1:6" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A206" s="180" t="s">
-        <v>732</v>
+        <v>726</v>
       </c>
       <c r="B206" s="228" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="C206" s="173" t="s">
-        <v>734</v>
+        <v>728</v>
       </c>
       <c r="D206" s="176"/>
       <c r="E206" s="177"/>
       <c r="F206" s="51"/>
     </row>
     <row r="207" spans="1:6" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A207" s="180" t="s">
-        <v>744</v>
+        <v>738</v>
       </c>
       <c r="B207" s="228" t="s">
+        <v>739</v>
+      </c>
+      <c r="C207" s="182" t="s">
         <v>745</v>
       </c>
-      <c r="C207" s="182" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D207" s="175" t="s">
-        <v>746</v>
+        <v>740</v>
       </c>
       <c r="E207" s="177"/>
       <c r="F207" s="51"/>
     </row>
     <row r="208" spans="1:6" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A208" s="181" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="B208" s="228" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
       <c r="C208" s="182" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="D208" s="175" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E208" s="177"/>
       <c r="F208" s="51"/>
     </row>
     <row r="209" spans="1:6" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A209" s="180" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
       <c r="B209" s="228" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="C209" s="173" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="D209" s="176"/>
       <c r="E209" s="177"/>
       <c r="F209" s="51"/>
     </row>
     <row r="210" spans="1:6" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A210" s="180" t="s">
-        <v>769</v>
+        <v>763</v>
       </c>
       <c r="B210" s="228" t="s">
-        <v>770</v>
+        <v>764</v>
       </c>
       <c r="C210" s="181" t="s">
-        <v>771</v>
+        <v>765</v>
       </c>
       <c r="D210" s="176"/>
       <c r="E210" s="184"/>
       <c r="F210" s="51"/>
     </row>
     <row r="211" spans="1:6" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A211" s="180" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
       <c r="B211" s="228" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="C211" s="174" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="D211" s="176"/>
       <c r="E211" s="62"/>
       <c r="F211" s="51"/>
     </row>
     <row r="212" spans="1:6" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A212" s="180" t="s">
-        <v>791</v>
+        <v>785</v>
       </c>
       <c r="B212" s="228" t="s">
-        <v>792</v>
+        <v>786</v>
       </c>
       <c r="C212" s="174" t="s">
-        <v>793</v>
+        <v>787</v>
       </c>
       <c r="D212" s="176"/>
       <c r="E212" s="62"/>
       <c r="F212" s="51"/>
     </row>
     <row r="213" spans="1:6" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A213" s="182" t="s">
-        <v>772</v>
+        <v>766</v>
       </c>
       <c r="B213" s="228" t="s">
-        <v>773</v>
+        <v>767</v>
       </c>
       <c r="C213" s="181" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="D213" s="176"/>
       <c r="E213" s="184"/>
       <c r="F213" s="51"/>
     </row>
     <row r="214" spans="1:6" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A214" s="181" t="s">
+        <v>793</v>
+      </c>
+      <c r="B214" s="228" t="s">
+        <v>794</v>
+      </c>
+      <c r="C214" s="182" t="s">
+        <v>795</v>
+      </c>
+      <c r="D214" s="176" t="s">
         <v>799</v>
-      </c>
-[...7 lines deleted...]
-        <v>805</v>
       </c>
       <c r="E214" s="184"/>
       <c r="F214" s="51"/>
     </row>
     <row r="215" spans="1:6" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A215" s="174" t="s">
-        <v>824</v>
+        <v>818</v>
       </c>
       <c r="B215" s="228" t="s">
-        <v>825</v>
+        <v>819</v>
       </c>
       <c r="C215" s="182" t="s">
-        <v>826</v>
+        <v>820</v>
       </c>
       <c r="D215" s="176" t="s">
-        <v>827</v>
+        <v>821</v>
       </c>
       <c r="E215" s="184"/>
       <c r="F215" s="51"/>
     </row>
     <row r="216" spans="1:6" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A216" s="174" t="s">
-        <v>814</v>
+        <v>808</v>
       </c>
       <c r="B216" s="228" t="s">
-        <v>815</v>
+        <v>809</v>
       </c>
       <c r="C216" s="182" t="s">
-        <v>816</v>
+        <v>810</v>
       </c>
       <c r="D216" s="176" t="s">
-        <v>817</v>
+        <v>811</v>
       </c>
       <c r="E216" s="184" t="s">
-        <v>818</v>
+        <v>812</v>
       </c>
       <c r="F216" s="51"/>
     </row>
     <row r="217" spans="1:6" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A217" s="174" t="s">
-        <v>802</v>
+        <v>796</v>
       </c>
       <c r="B217" s="228" t="s">
-        <v>803</v>
+        <v>797</v>
       </c>
       <c r="C217" s="182" t="s">
-        <v>804</v>
+        <v>798</v>
       </c>
       <c r="D217" s="176" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="E217" s="177"/>
       <c r="F217" s="51"/>
     </row>
     <row r="218" spans="1:6" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A218" s="356" t="s">
-[...5 lines deleted...]
-      <c r="E218" s="356"/>
+      <c r="A218" s="331" t="s">
+        <v>227</v>
+      </c>
+      <c r="B218" s="331"/>
+      <c r="C218" s="331"/>
+      <c r="D218" s="331"/>
+      <c r="E218" s="331"/>
     </row>
     <row r="219" spans="1:6" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A219" s="221" t="s">
-        <v>539</v>
+        <v>533</v>
       </c>
       <c r="B219" s="135" t="s">
-        <v>540</v>
+        <v>534</v>
       </c>
       <c r="C219" s="137" t="s">
-        <v>541</v>
+        <v>535</v>
       </c>
       <c r="D219" s="137"/>
       <c r="E219" s="222"/>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A220" s="333"/>
+      <c r="A220" s="280"/>
       <c r="B220" s="6"/>
-      <c r="C220" s="318"/>
+      <c r="C220" s="303"/>
       <c r="D220" s="6"/>
-      <c r="E220" s="357"/>
+      <c r="E220" s="332"/>
     </row>
     <row r="221" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A221" s="333"/>
+      <c r="A221" s="280"/>
       <c r="B221" s="3"/>
-      <c r="C221" s="318"/>
+      <c r="C221" s="303"/>
       <c r="D221" s="3"/>
-      <c r="E221" s="358"/>
+      <c r="E221" s="333"/>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A222" s="332" t="s">
+      <c r="A222" s="266" t="s">
+        <v>228</v>
+      </c>
+      <c r="B222" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="C222" s="270" t="s">
         <v>230</v>
       </c>
-      <c r="B222" s="2" t="s">
+      <c r="D222" s="2" t="s">
         <v>231</v>
       </c>
-      <c r="C222" s="289" t="s">
+      <c r="E222" s="306" t="s">
         <v>232</v>
       </c>
-      <c r="D222" s="2" t="s">
+    </row>
+    <row r="223" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A223" s="280"/>
+      <c r="B223" s="3" t="s">
         <v>233</v>
       </c>
-      <c r="E222" s="296" t="s">
+      <c r="C223" s="271"/>
+      <c r="D223" s="3" t="s">
         <v>234</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B223" s="3" t="s">
+      <c r="E223" s="316"/>
+    </row>
+    <row r="224" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A224" s="318" t="s">
+        <v>291</v>
+      </c>
+      <c r="B224" s="2" t="s">
         <v>235</v>
       </c>
-      <c r="C223" s="275"/>
-      <c r="D223" s="3" t="s">
+      <c r="C224" s="270" t="s">
         <v>236</v>
       </c>
-      <c r="E223" s="365"/>
-[...5 lines deleted...]
-      <c r="B224" s="2" t="s">
+      <c r="D224" s="2" t="s">
         <v>237</v>
       </c>
-      <c r="C224" s="289" t="s">
+      <c r="E224" s="306" t="s">
         <v>238</v>
       </c>
-      <c r="D224" s="2" t="s">
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A225" s="319"/>
+      <c r="B225" s="7" t="s">
         <v>239</v>
       </c>
-      <c r="E224" s="296" t="s">
+      <c r="C225" s="271"/>
+      <c r="D225" s="7" t="s">
         <v>240</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="E225" s="365"/>
+      <c r="E225" s="316"/>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A226" s="369"/>
+      <c r="A226" s="319"/>
       <c r="B226" s="6" t="s">
-        <v>589</v>
-[...1 lines deleted...]
-      <c r="C226" s="275"/>
+        <v>583</v>
+      </c>
+      <c r="C226" s="271"/>
       <c r="D226" s="6"/>
       <c r="E226" s="138"/>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A227" s="369"/>
+      <c r="A227" s="319"/>
       <c r="B227" s="6" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="C227" s="275"/>
+        <v>635</v>
+      </c>
+      <c r="C227" s="271"/>
       <c r="D227" s="6"/>
       <c r="E227" s="152"/>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A228" s="369"/>
+      <c r="A228" s="319"/>
       <c r="B228" s="6"/>
-      <c r="C228" s="275"/>
+      <c r="C228" s="271"/>
       <c r="D228" s="6"/>
       <c r="E228" s="148"/>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A229" s="369"/>
+      <c r="A229" s="319"/>
       <c r="B229" s="6"/>
-      <c r="C229" s="275"/>
+      <c r="C229" s="271"/>
       <c r="D229" s="6" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E229" s="24"/>
     </row>
     <row r="230" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A230" s="370"/>
+      <c r="A230" s="320"/>
       <c r="B230" s="6"/>
-      <c r="C230" s="290"/>
+      <c r="C230" s="292"/>
       <c r="D230" s="6" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="E230" s="24"/>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A231" s="332" t="s">
+      <c r="A231" s="266" t="s">
+        <v>241</v>
+      </c>
+      <c r="B231" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="C231" s="302" t="s">
         <v>243</v>
       </c>
-      <c r="B231" s="2" t="s">
+      <c r="D231" s="2" t="s">
         <v>244</v>
       </c>
-      <c r="C231" s="317" t="s">
+      <c r="E231" s="306" t="s">
         <v>245</v>
       </c>
-      <c r="D231" s="2" t="s">
+    </row>
+    <row r="232" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A232" s="280"/>
+      <c r="B232" s="3" t="s">
         <v>246</v>
       </c>
-      <c r="E231" s="296" t="s">
+      <c r="C232" s="303"/>
+      <c r="D232" s="3" t="s">
         <v>247</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B232" s="3" t="s">
+      <c r="E232" s="307"/>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A233" s="266" t="s">
         <v>248</v>
       </c>
-      <c r="C232" s="318"/>
-      <c r="D232" s="3" t="s">
+      <c r="B233" s="2" t="s">
         <v>249</v>
       </c>
-      <c r="E232" s="359"/>
-[...2 lines deleted...]
-      <c r="A233" s="332" t="s">
+      <c r="C233" s="270" t="s">
         <v>250</v>
       </c>
-      <c r="B233" s="2" t="s">
+      <c r="D233" s="2" t="s">
         <v>251</v>
       </c>
-      <c r="C233" s="289" t="s">
+      <c r="E233" s="306" t="s">
         <v>252</v>
       </c>
-      <c r="D233" s="2" t="s">
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A234" s="280"/>
+      <c r="B234" s="7" t="s">
         <v>253</v>
       </c>
-      <c r="E233" s="296" t="s">
+      <c r="C234" s="271"/>
+      <c r="D234" s="7" t="s">
         <v>254</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B234" s="7" t="s">
+      <c r="E234" s="325"/>
+    </row>
+    <row r="235" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A235" s="280"/>
+      <c r="B235" s="3" t="s">
         <v>255</v>
       </c>
-      <c r="C234" s="275"/>
-      <c r="D234" s="7" t="s">
+      <c r="C235" s="271"/>
+      <c r="D235" s="3" t="s">
         <v>256</v>
       </c>
-      <c r="E234" s="269"/>
-[...10 lines deleted...]
-      <c r="E235" s="269"/>
+      <c r="E235" s="325"/>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A236" s="291" t="s">
-[...6 lines deleted...]
-        <v>407</v>
+      <c r="A236" s="268" t="s">
+        <v>402</v>
+      </c>
+      <c r="B236" s="326" t="s">
+        <v>404</v>
+      </c>
+      <c r="C236" s="270" t="s">
+        <v>403</v>
       </c>
       <c r="D236" s="68"/>
       <c r="E236" s="72"/>
     </row>
     <row r="237" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A237" s="292"/>
-[...1 lines deleted...]
-      <c r="C237" s="290"/>
+      <c r="A237" s="291"/>
+      <c r="B237" s="327"/>
+      <c r="C237" s="292"/>
       <c r="D237" s="52"/>
       <c r="E237" s="204"/>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A238" s="271" t="s">
+      <c r="A238" s="274" t="s">
+        <v>405</v>
+      </c>
+      <c r="B238" s="57" t="s">
+        <v>406</v>
+      </c>
+      <c r="C238" s="277" t="s">
+        <v>408</v>
+      </c>
+      <c r="D238" s="2" t="s">
         <v>409</v>
       </c>
-      <c r="B238" s="57" t="s">
+      <c r="E238" s="203" t="s">
         <v>410</v>
       </c>
-      <c r="C238" s="274" t="s">
+    </row>
+    <row r="239" spans="1:5" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A239" s="276"/>
+      <c r="B239" s="58" t="s">
+        <v>407</v>
+      </c>
+      <c r="C239" s="279"/>
+      <c r="D239" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="E239" s="33" t="s">
         <v>412</v>
-      </c>
-[...17 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="240" spans="1:5" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A240" s="229" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="B240" s="219" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="C240" s="230" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
       <c r="D240" s="220"/>
       <c r="E240" s="231"/>
     </row>
     <row r="241" spans="1:6" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A241" s="206" t="s">
-        <v>682</v>
+        <v>676</v>
       </c>
       <c r="B241" s="207" t="s">
-        <v>683</v>
+        <v>677</v>
       </c>
       <c r="C241" s="208" t="s">
-        <v>684</v>
+        <v>678</v>
       </c>
       <c r="D241" s="209"/>
       <c r="E241" s="210"/>
     </row>
     <row r="242" spans="1:6" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A242" s="213" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="B242" s="214" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
       <c r="C242" s="215" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="D242" s="205" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="E242" s="216" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
       <c r="F242" s="51"/>
     </row>
     <row r="243" spans="1:6" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A243" s="212" t="s">
-        <v>738</v>
+        <v>732</v>
       </c>
       <c r="B243" s="207" t="s">
-        <v>740</v>
+        <v>734</v>
       </c>
       <c r="C243" s="211" t="s">
-        <v>739</v>
+        <v>733</v>
       </c>
       <c r="D243" s="209"/>
       <c r="E243" s="217"/>
       <c r="F243" s="51"/>
     </row>
     <row r="244" spans="1:6" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A244" s="212" t="s">
-        <v>794</v>
+        <v>788</v>
       </c>
       <c r="B244" s="207" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="C244" s="211" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
       <c r="D244" s="209" t="s">
-        <v>797</v>
+        <v>791</v>
       </c>
       <c r="E244" s="218" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F244" s="51"/>
     </row>
     <row r="245" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A245" s="298" t="s">
-[...5 lines deleted...]
-      <c r="E245" s="298"/>
+      <c r="A245" s="317" t="s">
+        <v>257</v>
+      </c>
+      <c r="B245" s="317"/>
+      <c r="C245" s="317"/>
+      <c r="D245" s="317"/>
+      <c r="E245" s="317"/>
     </row>
     <row r="246" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A246" s="13"/>
       <c r="B246" s="13"/>
       <c r="C246" s="13"/>
       <c r="D246" s="13"/>
       <c r="E246" s="29"/>
     </row>
     <row r="247" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A247" s="332" t="s">
+      <c r="A247" s="266" t="s">
+        <v>258</v>
+      </c>
+      <c r="B247" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="C247" s="302" t="s">
         <v>260</v>
       </c>
-      <c r="B247" s="2" t="s">
+      <c r="D247" s="2" t="s">
         <v>261</v>
       </c>
-      <c r="C247" s="317" t="s">
+      <c r="E247" s="95" t="s">
         <v>262</v>
       </c>
-      <c r="D247" s="2" t="s">
+    </row>
+    <row r="248" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A248" s="280"/>
+      <c r="B248" s="3" t="s">
         <v>263</v>
       </c>
-      <c r="E247" s="95" t="s">
+      <c r="C248" s="303"/>
+      <c r="D248" s="3" t="s">
         <v>264</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B248" s="3" t="s">
+      <c r="E248" s="96"/>
+    </row>
+    <row r="249" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A249" s="266" t="s">
         <v>265</v>
       </c>
-      <c r="C248" s="318"/>
-      <c r="D248" s="3" t="s">
+      <c r="B249" s="2" t="s">
         <v>266</v>
       </c>
-      <c r="E248" s="96"/>
-[...2 lines deleted...]
-      <c r="A249" s="332" t="s">
+      <c r="C249" s="270" t="s">
         <v>267</v>
       </c>
-      <c r="B249" s="2" t="s">
+      <c r="D249" s="2" t="s">
         <v>268</v>
       </c>
-      <c r="C249" s="289" t="s">
+      <c r="E249" s="306" t="s">
         <v>269</v>
       </c>
-      <c r="D249" s="2" t="s">
+    </row>
+    <row r="250" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A250" s="280"/>
+      <c r="B250" s="3" t="s">
         <v>270</v>
       </c>
-      <c r="E249" s="296" t="s">
+      <c r="C250" s="271"/>
+      <c r="D250" s="3" t="s">
         <v>271</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B250" s="3" t="s">
+      <c r="E250" s="307"/>
+    </row>
+    <row r="251" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A251" s="266" t="s">
         <v>272</v>
       </c>
-      <c r="C250" s="275"/>
-      <c r="D250" s="3" t="s">
+      <c r="B251" s="2" t="s">
         <v>273</v>
       </c>
-      <c r="E250" s="359"/>
-[...2 lines deleted...]
-      <c r="A251" s="332" t="s">
+      <c r="C251" s="302" t="s">
         <v>274</v>
       </c>
-      <c r="B251" s="2" t="s">
+      <c r="D251" s="2" t="s">
         <v>275</v>
       </c>
-      <c r="C251" s="317" t="s">
+      <c r="E251" s="306" t="s">
         <v>276</v>
       </c>
-      <c r="D251" s="2" t="s">
+    </row>
+    <row r="252" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A252" s="280"/>
+      <c r="B252" s="3" t="s">
         <v>277</v>
       </c>
-      <c r="E251" s="296" t="s">
+      <c r="C252" s="303"/>
+      <c r="D252" s="3" t="s">
         <v>278</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="E252" s="365"/>
+      <c r="E252" s="316"/>
     </row>
     <row r="253" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A253" s="332"/>
+      <c r="A253" s="266"/>
       <c r="B253" s="2"/>
-      <c r="C253" s="317"/>
+      <c r="C253" s="302"/>
       <c r="D253" s="2"/>
       <c r="E253" s="95"/>
     </row>
     <row r="254" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A254" s="333"/>
+      <c r="A254" s="280"/>
       <c r="B254" s="3"/>
-      <c r="C254" s="318"/>
+      <c r="C254" s="303"/>
       <c r="D254" s="3"/>
       <c r="E254" s="32"/>
     </row>
     <row r="255" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A255" s="333" t="s">
+      <c r="A255" s="280" t="s">
+        <v>279</v>
+      </c>
+      <c r="B255" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="C255" s="303" t="s">
         <v>281</v>
       </c>
-      <c r="B255" s="6" t="s">
+      <c r="D255" s="103" t="s">
         <v>282</v>
       </c>
-      <c r="C255" s="318" t="s">
+      <c r="E255" s="306" t="s">
         <v>283</v>
       </c>
-      <c r="D255" s="103" t="s">
+    </row>
+    <row r="256" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A256" s="280"/>
+      <c r="B256" s="3" t="s">
         <v>284</v>
       </c>
-      <c r="E255" s="296" t="s">
+      <c r="C256" s="303"/>
+      <c r="D256" s="3" t="s">
         <v>285</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B256" s="3" t="s">
+      <c r="E256" s="316"/>
+    </row>
+    <row r="257" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A257" s="274" t="s">
         <v>286</v>
       </c>
-      <c r="C256" s="318"/>
-      <c r="D256" s="3" t="s">
+      <c r="B257" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="C257" s="277" t="s">
         <v>287</v>
       </c>
-      <c r="E256" s="365"/>
-[...2 lines deleted...]
-      <c r="A257" s="271" t="s">
+      <c r="D257" s="2" t="s">
         <v>288</v>
       </c>
-      <c r="B257" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C257" s="274" t="s">
+      <c r="E257" s="321" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="258" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A258" s="275"/>
+      <c r="B258" s="7" t="s">
+        <v>686</v>
+      </c>
+      <c r="C258" s="278"/>
+      <c r="D258" s="83"/>
+      <c r="E258" s="322"/>
+    </row>
+    <row r="259" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A259" s="275"/>
+      <c r="B259" s="7" t="s">
         <v>289</v>
       </c>
-      <c r="D257" s="2" t="s">
+      <c r="C259" s="278"/>
+      <c r="D259" s="7" t="s">
         <v>290</v>
       </c>
-      <c r="E257" s="268" t="s">
-[...20 lines deleted...]
-      <c r="D259" s="7" t="s">
+      <c r="E259" s="322"/>
+    </row>
+    <row r="260" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A260" s="275"/>
+      <c r="B260" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="C260" s="278"/>
+      <c r="D260" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="E260" s="322"/>
+    </row>
+    <row r="261" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A261" s="275"/>
+      <c r="B261" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="C261" s="278"/>
+      <c r="D261" s="7"/>
+      <c r="E261" s="322"/>
+    </row>
+    <row r="262" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A262" s="290"/>
+      <c r="B262" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="C262" s="285"/>
+      <c r="D262" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="E262" s="323"/>
+    </row>
+    <row r="263" spans="1:6" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A263" s="276"/>
+      <c r="B263" s="5"/>
+      <c r="C263" s="279"/>
+      <c r="D263" s="5"/>
+      <c r="E263" s="324"/>
+      <c r="F263" s="22"/>
+    </row>
+    <row r="264" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A264" s="298" t="s">
         <v>294</v>
       </c>
-      <c r="E259" s="301"/>
-[...43 lines deleted...]
-      <c r="A264" s="371" t="s">
+      <c r="B264" s="6" t="s">
+        <v>295</v>
+      </c>
+      <c r="C264" s="300" t="s">
+        <v>296</v>
+      </c>
+      <c r="D264" s="50" t="s">
         <v>298</v>
       </c>
-      <c r="B264" s="6" t="s">
+      <c r="E264" s="314" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="265" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A265" s="299"/>
+      <c r="B265" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="C265" s="301"/>
+      <c r="D265" s="5" t="s">
         <v>299</v>
       </c>
-      <c r="C264" s="343" t="s">
-[...5 lines deleted...]
-      <c r="E264" s="328" t="s">
+      <c r="E265" s="315"/>
+    </row>
+    <row r="266" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A266" s="308" t="s">
         <v>304</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="A266" s="330" t="s">
+      <c r="B266" s="20" t="s">
+        <v>305</v>
+      </c>
+      <c r="C266" s="312" t="s">
+        <v>307</v>
+      </c>
+      <c r="D266" s="20" t="s">
         <v>308</v>
       </c>
-      <c r="B266" s="20" t="s">
+      <c r="E266" s="34"/>
+    </row>
+    <row r="267" spans="1:6" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A267" s="311"/>
+      <c r="B267" s="23" t="s">
+        <v>306</v>
+      </c>
+      <c r="C267" s="313"/>
+      <c r="D267" s="23" t="s">
         <v>309</v>
       </c>
-      <c r="C266" s="376" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="E267" s="96"/>
     </row>
     <row r="268" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A268" s="291" t="s">
+      <c r="A268" s="268" t="s">
+        <v>326</v>
+      </c>
+      <c r="B268" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="C268" s="270" t="s">
+        <v>328</v>
+      </c>
+      <c r="D268" s="14" t="s">
         <v>330</v>
       </c>
-      <c r="B268" s="2" t="s">
-[...9 lines deleted...]
-        <v>333</v>
+      <c r="E268" s="306" t="s">
+        <v>329</v>
       </c>
     </row>
     <row r="269" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A269" s="292"/>
+      <c r="A269" s="291"/>
       <c r="B269" s="5"/>
-      <c r="C269" s="290"/>
+      <c r="C269" s="292"/>
       <c r="D269" s="26"/>
-      <c r="E269" s="359"/>
+      <c r="E269" s="307"/>
     </row>
     <row r="270" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A270" s="140"/>
       <c r="B270" s="4" t="s">
-        <v>591</v>
+        <v>585</v>
       </c>
       <c r="C270" s="139"/>
       <c r="D270" s="142"/>
       <c r="E270" s="141"/>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A271" s="272" t="s">
-        <v>553</v>
+      <c r="A271" s="269" t="s">
+        <v>547</v>
       </c>
       <c r="B271" s="6" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>385</v>
+        <v>379</v>
+      </c>
+      <c r="C271" s="271" t="s">
+        <v>381</v>
       </c>
       <c r="D271" s="4"/>
       <c r="E271" s="65"/>
     </row>
     <row r="272" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A272" s="272"/>
+      <c r="A272" s="269"/>
       <c r="B272" s="3" t="s">
-        <v>384</v>
-[...1 lines deleted...]
-      <c r="C272" s="275"/>
+        <v>380</v>
+      </c>
+      <c r="C272" s="271"/>
       <c r="D272" s="4"/>
       <c r="E272" s="65"/>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A273" s="330" t="s">
+      <c r="A273" s="308" t="s">
+        <v>422</v>
+      </c>
+      <c r="B273" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="C273" s="270" t="s">
+        <v>439</v>
+      </c>
+      <c r="D273" s="310" t="s">
+        <v>425</v>
+      </c>
+      <c r="E273" s="304" t="s">
         <v>426</v>
       </c>
-      <c r="B273" s="2" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="274" spans="1:5" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A274" s="335"/>
+      <c r="A274" s="309"/>
       <c r="B274" s="223" t="s">
-        <v>428</v>
-[...3 lines deleted...]
-      <c r="E274" s="374"/>
+        <v>424</v>
+      </c>
+      <c r="C274" s="292"/>
+      <c r="D274" s="301"/>
+      <c r="E274" s="305"/>
     </row>
     <row r="275" spans="1:5" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A275" s="264" t="s">
-        <v>819</v>
+        <v>813</v>
       </c>
       <c r="B275" s="265" t="s">
-        <v>820</v>
+        <v>814</v>
       </c>
       <c r="C275" s="261" t="s">
-        <v>823</v>
+        <v>817</v>
       </c>
       <c r="D275" s="262" t="s">
-        <v>822</v>
+        <v>816</v>
       </c>
       <c r="E275" s="263" t="s">
-        <v>821</v>
+        <v>815</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A276" s="330" t="s">
+      <c r="A276" s="308" t="s">
+        <v>427</v>
+      </c>
+      <c r="B276" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="C276" s="277" t="s">
+        <v>440</v>
+      </c>
+      <c r="D276" s="277" t="s">
+        <v>430</v>
+      </c>
+      <c r="E276" s="304" t="s">
         <v>431</v>
       </c>
-      <c r="B276" s="2" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="277" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A277" s="335"/>
+      <c r="A277" s="309"/>
       <c r="B277" s="5" t="s">
-        <v>432</v>
-[...3 lines deleted...]
-      <c r="E277" s="374"/>
+        <v>428</v>
+      </c>
+      <c r="C277" s="279"/>
+      <c r="D277" s="279"/>
+      <c r="E277" s="305"/>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A278" s="271" t="s">
+      <c r="A278" s="274" t="s">
+        <v>461</v>
+      </c>
+      <c r="B278" s="2" t="s">
+        <v>462</v>
+      </c>
+      <c r="C278" s="277" t="s">
+        <v>464</v>
+      </c>
+      <c r="D278" s="2" t="s">
         <v>465</v>
       </c>
-      <c r="B278" s="2" t="s">
+      <c r="E278" s="355" t="s">
         <v>466</v>
       </c>
-      <c r="C278" s="274" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="279" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A279" s="287"/>
+      <c r="A279" s="276"/>
       <c r="B279" s="5" t="s">
-        <v>467</v>
-[...1 lines deleted...]
-      <c r="C279" s="288"/>
+        <v>463</v>
+      </c>
+      <c r="C279" s="279"/>
       <c r="D279" s="52"/>
       <c r="E279" s="315"/>
     </row>
     <row r="280" spans="1:5" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A280" s="221" t="s">
-        <v>542</v>
+        <v>536</v>
       </c>
       <c r="B280" s="137" t="s">
-        <v>737</v>
+        <v>731</v>
       </c>
       <c r="C280" s="224" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="D280" s="137"/>
       <c r="E280" s="222"/>
     </row>
     <row r="281" spans="1:5" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A281" s="199"/>
       <c r="B281" s="2" t="s">
-        <v>586</v>
+        <v>580</v>
       </c>
       <c r="C281" s="198"/>
       <c r="D281" s="2"/>
       <c r="E281" s="34"/>
     </row>
     <row r="282" spans="1:5" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A282" s="197" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
       <c r="B282" s="5" t="s">
-        <v>587</v>
+        <v>581</v>
       </c>
       <c r="C282" s="196" t="s">
-        <v>588</v>
+        <v>582</v>
       </c>
       <c r="D282" s="5"/>
       <c r="E282" s="225"/>
     </row>
     <row r="283" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A283" s="221" t="s">
-        <v>550</v>
+        <v>544</v>
       </c>
       <c r="B283" s="137" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
       <c r="C283" s="224" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="D283" s="137"/>
       <c r="E283" s="222"/>
     </row>
     <row r="284" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A284" s="199"/>
       <c r="B284" s="2" t="s">
-        <v>673</v>
+        <v>667</v>
       </c>
       <c r="C284" s="198"/>
       <c r="D284" s="2" t="s">
-        <v>676</v>
+        <v>670</v>
       </c>
       <c r="E284" s="34" t="s">
-        <v>677</v>
+        <v>671</v>
       </c>
     </row>
     <row r="285" spans="1:5" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A285" s="201" t="s">
+        <v>666</v>
+      </c>
+      <c r="B285" s="5" t="s">
+        <v>668</v>
+      </c>
+      <c r="C285" s="200" t="s">
+        <v>669</v>
+      </c>
+      <c r="D285" s="5" t="s">
         <v>672</v>
       </c>
-      <c r="B285" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E285" s="225" t="s">
-        <v>679</v>
+        <v>673</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="13"/>
       <c r="B286" s="13"/>
       <c r="C286" s="13"/>
       <c r="D286" s="13"/>
       <c r="E286" s="29"/>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="13"/>
       <c r="B287" s="13"/>
       <c r="C287" s="13"/>
       <c r="D287" s="13"/>
       <c r="E287" s="29"/>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="13"/>
       <c r="B288" s="13"/>
       <c r="C288" s="13"/>
       <c r="D288" s="13"/>
       <c r="E288" s="29"/>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="13"/>
@@ -8710,250 +8700,250 @@
       <c r="E294" s="29"/>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="13"/>
       <c r="B295" s="13"/>
       <c r="C295" s="13"/>
       <c r="D295" s="13"/>
       <c r="E295" s="29"/>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="13"/>
       <c r="B296" s="13"/>
       <c r="C296" s="13"/>
       <c r="D296" s="13"/>
       <c r="E296" s="29"/>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="13"/>
       <c r="B297" s="13"/>
       <c r="C297" s="13"/>
       <c r="D297" s="13"/>
       <c r="E297" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="200">
+    <mergeCell ref="A83:A84"/>
+    <mergeCell ref="E58:E60"/>
+    <mergeCell ref="A58:A60"/>
+    <mergeCell ref="C58:C60"/>
+    <mergeCell ref="C194:C195"/>
+    <mergeCell ref="A187:A189"/>
+    <mergeCell ref="C187:C189"/>
+    <mergeCell ref="A192:A193"/>
+    <mergeCell ref="C192:C193"/>
+    <mergeCell ref="A161:A162"/>
+    <mergeCell ref="C161:C162"/>
+    <mergeCell ref="C163:C169"/>
+    <mergeCell ref="A163:A169"/>
+    <mergeCell ref="D139:D141"/>
+    <mergeCell ref="C177:C178"/>
+    <mergeCell ref="A152:A154"/>
+    <mergeCell ref="E130:E131"/>
+    <mergeCell ref="A96:E96"/>
+    <mergeCell ref="A98:A99"/>
+    <mergeCell ref="C109:C110"/>
+    <mergeCell ref="A109:A110"/>
+    <mergeCell ref="A111:A115"/>
+    <mergeCell ref="C111:C115"/>
+    <mergeCell ref="D79:D80"/>
+    <mergeCell ref="E79:E80"/>
+    <mergeCell ref="A198:A199"/>
+    <mergeCell ref="C198:C199"/>
+    <mergeCell ref="A200:A201"/>
+    <mergeCell ref="C200:C201"/>
+    <mergeCell ref="A196:A197"/>
+    <mergeCell ref="C196:C197"/>
+    <mergeCell ref="B74:B75"/>
+    <mergeCell ref="C74:C75"/>
+    <mergeCell ref="A79:A80"/>
+    <mergeCell ref="C79:C80"/>
+    <mergeCell ref="A77:A78"/>
+    <mergeCell ref="A100:A108"/>
+    <mergeCell ref="C100:C108"/>
+    <mergeCell ref="C139:C141"/>
+    <mergeCell ref="A139:A141"/>
+    <mergeCell ref="A194:A195"/>
+    <mergeCell ref="C127:C129"/>
+    <mergeCell ref="C116:C117"/>
+    <mergeCell ref="A118:A120"/>
+    <mergeCell ref="C118:C120"/>
+    <mergeCell ref="A121:A122"/>
+    <mergeCell ref="C121:C122"/>
+    <mergeCell ref="A116:A117"/>
+    <mergeCell ref="C130:C131"/>
+    <mergeCell ref="A278:A279"/>
+    <mergeCell ref="C278:C279"/>
+    <mergeCell ref="E278:E279"/>
+    <mergeCell ref="A170:A172"/>
+    <mergeCell ref="C170:C172"/>
+    <mergeCell ref="A67:A68"/>
+    <mergeCell ref="C67:C68"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="A72:A73"/>
+    <mergeCell ref="C72:C73"/>
+    <mergeCell ref="A74:A75"/>
+    <mergeCell ref="A179:A181"/>
+    <mergeCell ref="A182:A183"/>
+    <mergeCell ref="D165:D169"/>
+    <mergeCell ref="E165:E169"/>
+    <mergeCell ref="C179:C181"/>
+    <mergeCell ref="C184:C186"/>
+    <mergeCell ref="A184:A186"/>
+    <mergeCell ref="C182:C183"/>
+    <mergeCell ref="C61:C62"/>
+    <mergeCell ref="A63:A64"/>
+    <mergeCell ref="C63:C64"/>
+    <mergeCell ref="A65:A66"/>
+    <mergeCell ref="C65:C66"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="A12:E12"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="C20:C23"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="A20:A23"/>
+    <mergeCell ref="A26:A27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="C35:C40"/>
+    <mergeCell ref="A45:A46"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="A30:A44"/>
+    <mergeCell ref="C30:C32"/>
+    <mergeCell ref="C41:C44"/>
+    <mergeCell ref="A218:E218"/>
+    <mergeCell ref="E220:E221"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="C45:C46"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="D35:D39"/>
+    <mergeCell ref="A47:A48"/>
+    <mergeCell ref="C47:C48"/>
+    <mergeCell ref="C55:C57"/>
+    <mergeCell ref="E49:E52"/>
+    <mergeCell ref="A49:A52"/>
+    <mergeCell ref="C49:C52"/>
+    <mergeCell ref="A53:A54"/>
+    <mergeCell ref="A69:A70"/>
+    <mergeCell ref="C69:C70"/>
+    <mergeCell ref="C53:C54"/>
+    <mergeCell ref="A55:A57"/>
+    <mergeCell ref="C98:C99"/>
+    <mergeCell ref="E98:E99"/>
+    <mergeCell ref="A123:A124"/>
+    <mergeCell ref="C123:C124"/>
+    <mergeCell ref="A127:A129"/>
+    <mergeCell ref="A220:A221"/>
+    <mergeCell ref="C220:C221"/>
+    <mergeCell ref="E257:E263"/>
+    <mergeCell ref="E255:E256"/>
+    <mergeCell ref="A253:A254"/>
+    <mergeCell ref="E251:E252"/>
+    <mergeCell ref="E249:E250"/>
+    <mergeCell ref="E233:E235"/>
+    <mergeCell ref="E231:E232"/>
+    <mergeCell ref="C233:C235"/>
+    <mergeCell ref="C249:C250"/>
+    <mergeCell ref="A249:A250"/>
+    <mergeCell ref="C247:C248"/>
+    <mergeCell ref="C238:C239"/>
+    <mergeCell ref="B236:B237"/>
+    <mergeCell ref="C236:C237"/>
+    <mergeCell ref="A247:A248"/>
+    <mergeCell ref="A257:A263"/>
+    <mergeCell ref="C257:C263"/>
+    <mergeCell ref="A233:A235"/>
+    <mergeCell ref="A236:A237"/>
+    <mergeCell ref="C224:C230"/>
+    <mergeCell ref="C231:C232"/>
+    <mergeCell ref="E222:E223"/>
+    <mergeCell ref="E224:E225"/>
+    <mergeCell ref="C222:C223"/>
+    <mergeCell ref="A251:A252"/>
+    <mergeCell ref="C251:C252"/>
+    <mergeCell ref="A245:E245"/>
+    <mergeCell ref="A231:A232"/>
+    <mergeCell ref="A238:A239"/>
+    <mergeCell ref="C147:C148"/>
+    <mergeCell ref="A222:A223"/>
+    <mergeCell ref="A224:A230"/>
+    <mergeCell ref="A264:A265"/>
+    <mergeCell ref="C264:C265"/>
+    <mergeCell ref="C253:C254"/>
+    <mergeCell ref="A255:A256"/>
+    <mergeCell ref="C255:C256"/>
+    <mergeCell ref="E276:E277"/>
+    <mergeCell ref="C268:C269"/>
+    <mergeCell ref="E268:E269"/>
+    <mergeCell ref="C271:C272"/>
+    <mergeCell ref="A276:A277"/>
+    <mergeCell ref="C276:C277"/>
+    <mergeCell ref="D276:D277"/>
+    <mergeCell ref="A273:A274"/>
+    <mergeCell ref="C273:C274"/>
+    <mergeCell ref="D273:D274"/>
+    <mergeCell ref="E273:E274"/>
+    <mergeCell ref="A271:A272"/>
+    <mergeCell ref="A268:A269"/>
+    <mergeCell ref="A266:A267"/>
+    <mergeCell ref="C266:C267"/>
+    <mergeCell ref="E264:E265"/>
     <mergeCell ref="A130:A131"/>
     <mergeCell ref="A125:A126"/>
     <mergeCell ref="C125:C126"/>
     <mergeCell ref="D127:D129"/>
     <mergeCell ref="A135:A138"/>
     <mergeCell ref="C135:C138"/>
     <mergeCell ref="C132:C134"/>
     <mergeCell ref="A132:A134"/>
     <mergeCell ref="A177:A178"/>
     <mergeCell ref="A174:A176"/>
     <mergeCell ref="C174:C176"/>
     <mergeCell ref="A149:A151"/>
     <mergeCell ref="C149:C151"/>
     <mergeCell ref="A147:A148"/>
     <mergeCell ref="A155:A156"/>
     <mergeCell ref="C155:C156"/>
     <mergeCell ref="A142:A146"/>
     <mergeCell ref="C142:C146"/>
     <mergeCell ref="C152:C154"/>
     <mergeCell ref="A159:A160"/>
     <mergeCell ref="C159:C160"/>
     <mergeCell ref="A157:A158"/>
     <mergeCell ref="B157:B158"/>
     <mergeCell ref="C157:C158"/>
-    <mergeCell ref="A264:A265"/>
-[...174 lines deleted...]
-    <mergeCell ref="D79:D80"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="E3" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="E4" r:id="rId2" display="mailto:ellvisa_06@hotmail.com" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="E17" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="E23" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="E24" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="E20" r:id="rId6" display="advokat-sguzin@cob.net.ba" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="E22" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="E18" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
     <hyperlink ref="E21" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
     <hyperlink ref="E28" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
     <hyperlink ref="E30" r:id="rId11" display="mailto:davor.martinovic@mm-partneri.ba" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
     <hyperlink ref="E31" r:id="rId12" display="mailto:stjepan.martinovic@mm-partneri.ba" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
     <hyperlink ref="E45" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
     <hyperlink ref="E49" r:id="rId14" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
     <hyperlink ref="E48" r:id="rId15" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
     <hyperlink ref="E29" r:id="rId16" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
     <hyperlink ref="E46" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
     <hyperlink ref="E27" r:id="rId18" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
     <hyperlink ref="E54" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
     <hyperlink ref="E55" r:id="rId20" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
     <hyperlink ref="E57" r:id="rId21" display="mailto:bojankresic@yahoo.com" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
     <hyperlink ref="E58" r:id="rId22" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
@@ -9082,75 +9072,75 @@
   <sheetData>
     <row r="11" spans="8:8" x14ac:dyDescent="0.25">
       <c r="H11" s="55"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967294" verticalDpi="4294967294" r:id="rId1"/>
   <headerFooter differentOddEven="1" differentFirst="1">
     <oddHeader>&amp;R &amp;L&amp;"Arial,Regular"&amp;11&amp;B&amp;K000000OGRANIČENO</oddHeader>
     <evenHeader>&amp;R &amp;L&amp;"Arial,Regular"&amp;11&amp;B&amp;K000000OGRANIČENO</evenHeader>
     <firstHeader>&amp;R &amp;L&amp;"Arial,Regular"&amp;11&amp;B&amp;K000000OGRANIČENO</firstHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<sisl xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns="http://www.boldonjames.com/2008/01/sie/internal/label" sislVersion="0" policy="691d7c78-6587-40ed-afe8-4127b3a216e7" origin="userSelected">
+  <element uid="id_classification_generalbusiness" value=""/>
+</sisl>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <WrappedLabelHistory xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns="http://www.boldonjames.com/2016/02/Classifier/internal/wrappedLabelHistory">
   <Value>PD94bWwgdmVyc2lvbj0iMS4wIiBlbmNvZGluZz0idXMtYXNjaWkiPz48bGFiZWxIaXN0b3J5IHhtbG5zOnhzaT0iaHR0cDovL3d3dy53My5vcmcvMjAwMS9YTUxTY2hlbWEtaW5zdGFuY2UiIHhtbG5zOnhzZD0iaHR0cDovL3d3dy53My5vcmcvMjAwMS9YTUxTY2hlbWEiIHhtbG5zPSJodHRwOi8vd3d3LmJvbGRvbmphbWVzLmNvbS8yMDE2LzAyL0NsYXNzaWZpZXIvaW50ZXJuYWwvbGFiZWxIaXN0b3J5Ij48aXRlbT48c2lzbCBzaXNsVmVyc2lvbj0iMCIgcG9saWN5PSI2OTFkN2M3OC02NTg3LTQwZWQtYWZlOC00MTI3YjNhMjE2ZTciIG9yaWdpbj0idXNlclNlbGVjdGVkIiAvPjxVc2VyTmFtZT5QUkFWT1NVREpFXFNhYmluYS5icmthbjwvVXNlck5hbWU+PERhdGVUaW1lPjguIDEuIDIwMjQuIDA4OjQ2OjM5PC9EYXRlVGltZT48TGFiZWxTdHJpbmc+VGhpcyBpdGVtIGhhcyBubyBjbGFzc2lmaWNhdGlvbjwvTGFiZWxTdHJpbmc+PC9pdGVtPjxpdGVtPjxzaXNsIHNpc2xWZXJzaW9uPSIwIiBwb2xpY3k9IjY5MWQ3Yzc4LTY1ODctNDBlZC1hZmU4LTQxMjdiM2EyMTZlNyIgb3JpZ2luPSJ1c2VyU2VsZWN0ZWQiPjxlbGVtZW50IHVpZD0iaWRfY2xhc3NpZmljYXRpb25fZ2VuZXJhbGJ1c2luZXNzIiB2YWx1ZT0iIiB4bWxucz0iaHR0cDovL3d3dy5ib2xkb25qYW1lcy5jb20vMjAwOC8wMS9zaWUvaW50ZXJuYWwvbGFiZWwiIC8+PC9zaXNsPjxVc2VyTmFtZT5QUkFWT1NVREpFXHNhYmluYS5icmthbjwvVXNlck5hbWU+PERhdGVUaW1lPjkuIDEuIDIwMjYuIDEyOjE4OjU4PC9EYXRlVGltZT48TGFiZWxTdHJpbmc+T0dSQU5JJiN4MTBDO0VOTzwvTGFiZWxTdHJpbmc+PC9pdGVtPjwvbGFiZWxIaXN0b3J5Pg==</Value>
 </WrappedLabelHistory>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA1221EF-99E2-43D6-91AD-AACBA074C8A3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0A0A0C9-7745-4F90-A6E1-4EEFCA2F459F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
-    <ds:schemaRef ds:uri="http://www.boldonjames.com/2016/02/Classifier/internal/wrappedLabelHistory"/>
+    <ds:schemaRef ds:uri="http://www.boldonjames.com/2008/01/sie/internal/label"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0A0A0C9-7745-4F90-A6E1-4EEFCA2F459F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA1221EF-99E2-43D6-91AD-AACBA074C8A3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
-    <ds:schemaRef ds:uri="http://www.boldonjames.com/2008/01/sie/internal/label"/>
+    <ds:schemaRef ds:uri="http://www.boldonjames.com/2016/02/Classifier/internal/wrappedLabelHistory"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>FBiH</vt:lpstr>
       <vt:lpstr>List2</vt:lpstr>
       <vt:lpstr>List3</vt:lpstr>
     </vt:vector>