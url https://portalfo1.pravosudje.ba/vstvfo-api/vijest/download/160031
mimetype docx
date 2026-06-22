--- v0 (2026-05-17)
+++ v1 (2026-06-22)
@@ -1,1114 +1,935 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00887584" w:rsidRDefault="00457484">
+    <w:p w:rsidR="00F47A38" w:rsidRDefault="00BF2178">
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t>BOSNA I HERCEGOVINA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00887584" w:rsidRDefault="00457484">
+    <w:p w:rsidR="00F47A38" w:rsidRDefault="00BF2178">
       <w:bookmarkStart w:id="1" w:name="entitet"/>
       <w:r>
         <w:t>REPUBLIKA SRPSKA</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00887584" w:rsidRDefault="00457484">
+    <w:p w:rsidR="00F47A38" w:rsidRDefault="00BF2178">
       <w:bookmarkStart w:id="2" w:name="sud"/>
       <w:r>
         <w:t>OSNOVNI SUD U BIJELJINI</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00887584" w:rsidRDefault="00457484">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Broj : </w:t>
+    <w:p w:rsidR="00F47A38" w:rsidRDefault="00BF2178">
+      <w:r>
+        <w:t xml:space="preserve">Broj: </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="broj_predmeta"/>
       <w:r>
         <w:t>80 0 I 171661 25 I</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00887584" w:rsidRDefault="00457484">
+    <w:p w:rsidR="00F47A38" w:rsidRDefault="00BF2178">
       <w:bookmarkStart w:id="4" w:name="grad"/>
       <w:r>
         <w:t>Bijeljina</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="danasnji_datum"/>
       <w:r>
-        <w:t>30.03.2026.</w:t>
+        <w:t>08.06.2026.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t xml:space="preserve"> godine </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00887584" w:rsidRDefault="00887584">
-[...15 lines deleted...]
-    <w:p w:rsidR="00B45C4F" w:rsidRDefault="00B45C4F" w:rsidP="00B45C4F">
+    <w:p w:rsidR="00F47A38" w:rsidRDefault="00F47A38">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="bs-Latn-BA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00471A23" w:rsidRDefault="00471A23" w:rsidP="00471A23">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00471A23" w:rsidRPr="00785764" w:rsidRDefault="00471A23" w:rsidP="00471A23">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">OSNOVNI SUD U BIJELJINI po sudiji Ćosić Medihi, u izvršnom postupku tražioca izvršenja </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>''Addiko Bank'' a.d. Banja Luka,Aleja Svetog Save br.13,zastupan po punomoćnicima''Zajedničkoj advokatskoj kancelariji Đurić-Majstorović'', advokatima iz Banja Luke</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD63D8">
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>, protiv izvršenika</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dragan Radovanović iz Bijeljne, ul. Dušana Radovića 2/6</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00785764">
+        <w:rPr>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
         <w:t xml:space="preserve">, radi </w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="predmet_spora"/>
-      <w:r>
+      <w:r w:rsidRPr="00785764">
+        <w:rPr>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
         <w:t xml:space="preserve">Izvršenje na </w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
-      <w:r>
+      <w:r w:rsidRPr="00785764">
+        <w:rPr>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
         <w:t>pokretnim stvarima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
-        <w:t>, donio je dana  30.03.2026.godine  slijedeći:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B45C4F" w:rsidRDefault="00B45C4F" w:rsidP="00B45C4F">
+        <w:t>, donio je dana  08.06.2026.godine  slijedeći:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00471A23" w:rsidRPr="00785764" w:rsidRDefault="00471A23" w:rsidP="00471A23">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B45C4F" w:rsidRDefault="00B45C4F" w:rsidP="00B45C4F">
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00471A23" w:rsidRDefault="00471A23" w:rsidP="00471A23">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B45C4F" w:rsidRDefault="00B45C4F" w:rsidP="00B45C4F">
+    <w:p w:rsidR="00471A23" w:rsidRDefault="00471A23" w:rsidP="00471A23">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Z A K LJ U Č A K   O   P R O D A J I</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B45C4F" w:rsidRDefault="00B45C4F" w:rsidP="00B45C4F">
+    <w:p w:rsidR="00471A23" w:rsidRDefault="00471A23" w:rsidP="00471A23">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B45C4F" w:rsidRDefault="00B45C4F" w:rsidP="00B45C4F">
-      <w:pPr>
+    <w:p w:rsidR="00471A23" w:rsidRDefault="00471A23" w:rsidP="00471A23">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
-        <w:tab/>
         <w:t>Rješenjem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Osnovnog suda u Bijeljini broj </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> Osnovnog suda u Bijeljini broj </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00785764">
+        <w:rPr>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> 80 0 I 171661 25 I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bs-Latn-BA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00785764">
+        <w:rPr>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
         <w:t>od 05.05.2025.godine, d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>opušteno je izvršenje protiv izvršenika Dragan Radovanović iz Bijeljne, ul. Dušana Radovića 2/6</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00785764">
+        <w:rPr>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> radi namirenja duga tražioca izvršenja prodajom pokretnih stvari izvršenika.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B45C4F" w:rsidRDefault="00B45C4F" w:rsidP="00B45C4F">
-      <w:pPr>
+    <w:p w:rsidR="00471A23" w:rsidRDefault="00471A23" w:rsidP="00471A23">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Dana </w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="00B45C4F" w:rsidRDefault="00B45C4F" w:rsidP="00B45C4F">
+        <w:t xml:space="preserve">Dana 23.03.2026. godine, zaplijenjene su i popisane sljedeće pokretne stvari   izvršenika Dragan Radovanović iz Bijeljne, ul. Dušana Radovića 2/6. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00471A23" w:rsidRDefault="00471A23" w:rsidP="00471A23">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B45C4F" w:rsidRPr="009C0DBC" w:rsidRDefault="00B45C4F" w:rsidP="00B45C4F">
+    <w:p w:rsidR="00471A23" w:rsidRPr="009C0DBC" w:rsidRDefault="00471A23" w:rsidP="00471A23">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.Određuje se prva prodaja pokretnih stvari  izvršenika </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009C0DBC" w:rsidRPr="009C0DBC">
+        <w:t xml:space="preserve">1.Određuje se druga prodaja pokretnih stvari  izvršenika </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C0DBC">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Dragan</w:t>
       </w:r>
-      <w:r w:rsidR="009C0DBC">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="009C0DBC" w:rsidRPr="009C0DBC">
+      <w:r w:rsidRPr="009C0DBC">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Radovanović</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00B45C4F" w:rsidRDefault="00B45C4F" w:rsidP="00B45C4F">
+        <w:t xml:space="preserve"> Radovanović.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00471A23" w:rsidRDefault="00471A23" w:rsidP="00471A23">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9984" w:type="dxa"/>
         <w:tblInd w:w="-432" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1069"/>
         <w:gridCol w:w="6063"/>
         <w:gridCol w:w="713"/>
         <w:gridCol w:w="2139"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B45C4F" w:rsidTr="009C0DBC">
+      <w:tr w:rsidR="00471A23" w:rsidTr="00666B3B">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B45C4F" w:rsidRDefault="00B45C4F">
+          <w:p w:rsidR="00471A23" w:rsidRDefault="00471A23" w:rsidP="00666B3B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>Red.br.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6063" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B45C4F" w:rsidRDefault="00B45C4F">
+          <w:p w:rsidR="00471A23" w:rsidRDefault="00471A23" w:rsidP="00666B3B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>Opis popisanih stvari</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B45C4F" w:rsidRDefault="00B45C4F">
+          <w:p w:rsidR="00471A23" w:rsidRDefault="00471A23" w:rsidP="00666B3B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>Kom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B45C4F" w:rsidRDefault="00B45C4F">
+          <w:p w:rsidR="00471A23" w:rsidRDefault="00471A23" w:rsidP="00666B3B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t xml:space="preserve">    Vrijednost</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45C4F" w:rsidTr="009C0DBC">
+      <w:tr w:rsidR="00471A23" w:rsidTr="00666B3B">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B45C4F" w:rsidRDefault="00B45C4F">
+          <w:p w:rsidR="00471A23" w:rsidRDefault="00471A23" w:rsidP="00666B3B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="180"/>
               </w:tabs>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6063" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B45C4F" w:rsidRDefault="009C0DBC">
+          <w:p w:rsidR="00471A23" w:rsidRDefault="00471A23" w:rsidP="00666B3B">
             <w:pPr>
               <w:ind w:left="72"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="bs-Latn-BA"/>
               </w:rPr>
               <w:t>LCD televizor marke VIVAX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B45C4F" w:rsidRDefault="00B45C4F">
+          <w:p w:rsidR="00471A23" w:rsidRDefault="00471A23" w:rsidP="00666B3B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B45C4F" w:rsidRDefault="009C0DBC">
+          <w:p w:rsidR="00471A23" w:rsidRDefault="00471A23" w:rsidP="00666B3B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1548"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...5 lines deleted...]
-              <w:t>00,00 KM</w:t>
+              <w:t>300,00 KM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B45C4F" w:rsidRDefault="00B45C4F" w:rsidP="00B45C4F">
+    <w:p w:rsidR="00471A23" w:rsidRDefault="00471A23" w:rsidP="00471A23">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B45C4F" w:rsidRDefault="00B45C4F" w:rsidP="00B45C4F">
+    <w:p w:rsidR="00471A23" w:rsidRDefault="00471A23" w:rsidP="00471A23">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
-        <w:t xml:space="preserve">i to putem usmenog javnog nadmetanja na dan </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="00B45C4F" w:rsidRDefault="00B45C4F" w:rsidP="00B45C4F">
+        <w:t>i to putem usmenog javnog nadmetanja na dan 06.07.2026.godine  u 10,30 časova,  a koje će se  održati u zgradi Osnovnog suda u Bijeljini, soba broj 2-A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00471A23" w:rsidRDefault="00471A23" w:rsidP="00471A23">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B45C4F" w:rsidRDefault="00B45C4F" w:rsidP="00B45C4F">
+    <w:p w:rsidR="00471A23" w:rsidRDefault="00471A23" w:rsidP="00471A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
-        <w:t>Utvrđuje se da je vrijednost pokretnih stvari iz tačke 1</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">ovog zaključka </w:t>
+        <w:t xml:space="preserve">Utvrđuje se da je vrijednost pokretne stvari iz tačke 1. ovog zaključka </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
-        <w:t xml:space="preserve">u iznosu </w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="00B45C4F" w:rsidRDefault="00B45C4F" w:rsidP="00B45C4F">
+        <w:t>u iznosu od  300,00 KM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00471A23" w:rsidRDefault="00471A23" w:rsidP="00471A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>Stvari iz tačke 1.  zaključka ne mogu se prodati ispod 1/3 vrijednosti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00471A23" w:rsidRDefault="00471A23" w:rsidP="00471A23">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Najniža prihvatljiva ponuda po kojoj se predmetne stvari mogu prodati jeste 1/2 utvrđene vrijednosti, po jednoj stvari. </w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00B45C4F" w:rsidRDefault="00B45C4F" w:rsidP="00B45C4F">
+        <w:t>Ponuđač s najvećom ponudom dužan je platiti cijenu odmah nakon objavljivanja rezultata ročišta za prodaju. Ako to ne učini, drugi ponuđač će biti proglašen kupcem i bit će dužan platiti cijenu koju je ponudio i tako redom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00471A23" w:rsidRDefault="00471A23" w:rsidP="00471A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="hr-HR"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00B45C4F" w:rsidRDefault="00B45C4F" w:rsidP="00B45C4F">
+          <w:b/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ročište za prodaju održava se pred sudskim izvršiocem,  koji je dužan da kupcu s momentom isplate, tj.   izvršenog  pologa   kupoprodajne cijene  preda u posjed  stvar koja je bila predmet prodaje,  zajedno sa kopijom  zapisnika sa ročišta za prodaje u kojem će ta  činjenica biti konstatovana i potvrđena kupčevim potpisom. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00471A23" w:rsidRDefault="00471A23" w:rsidP="00471A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...20 lines deleted...]
-    <w:p w:rsidR="00B45C4F" w:rsidRDefault="00B45C4F" w:rsidP="00B45C4F">
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>Ako se stvari ne uspiju prodati na drugom ročištu, Sud će, u smislu odredbe člana 131. stav 5. Zakona o izvršnom postupku (“</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Službeni glasnik Republike Srpske“ br.59/03,85/03 i 64/05</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), obustaviti postupak. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00471A23" w:rsidRDefault="00471A23" w:rsidP="00471A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
-        <w:t>U slučaju da nijedan ponuđač ne plati cijenu, Sud će, na zahtjev jedne od stranaka, objaviti da ročište za prodaju nije uspjelo, a stranka može, u smislu odredbe člana 131. stav 3. Zakona o izvršnom postupku (“</w:t>
-[...24 lines deleted...]
-        <w:ind w:left="720"/>
+        <w:t>Ovaj zaključak o prodaji objavit će se na oglasnoj tabli Suda, a tražilac izvršenja ga može objaviti i u javnim glasilima, o svome trošku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00471A23" w:rsidRDefault="00471A23" w:rsidP="00471A23">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5775"/>
+        </w:tabs>
+        <w:ind w:left="426"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00937C55">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                  Sudija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00471A23" w:rsidRPr="00937C55" w:rsidRDefault="00471A23" w:rsidP="00471A23">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5775"/>
+        </w:tabs>
+        <w:ind w:left="426"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00471A23" w:rsidRPr="00937C55" w:rsidRDefault="00471A23" w:rsidP="00471A23">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6195"/>
+        </w:tabs>
+        <w:ind w:left="426"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00937C55">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                               </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937C55">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ćosić Mediha</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00471A23" w:rsidRDefault="00471A23" w:rsidP="00471A23">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3900"/>
+        </w:tabs>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>Pouka o pravnom lijeku:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00471A23" w:rsidRDefault="00471A23" w:rsidP="00471A23">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>Protiv ovog zaključka nije dopušten pravni lijek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00471A23" w:rsidRDefault="00471A23" w:rsidP="00471A23">
+      <w:pPr>
+        <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="hr-HR"/>
-[...205 lines deleted...]
-    <w:sectPr w:rsidR="00887584" w:rsidSect="009C0DBC">
+          <w:lang w:val="bs-Latn-BA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00471A23" w:rsidRPr="00785764" w:rsidRDefault="00471A23" w:rsidP="00471A23">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00471A23" w:rsidRPr="00785764" w:rsidSect="00471A23">
       <w:footerReference w:type="even" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="540" w:right="1800" w:bottom="851" w:left="1620" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="1800" w:bottom="0" w:left="1620" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0001792D" w:rsidRDefault="0001792D">
+    <w:p w:rsidR="00FE3E44" w:rsidRDefault="00FE3E44">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0001792D" w:rsidRDefault="0001792D">
+    <w:p w:rsidR="00FE3E44" w:rsidRDefault="00FE3E44">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1126,560 +947,149 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00887584" w:rsidRDefault="00457484">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00F47A38" w:rsidRDefault="00BF2178">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:pgNum/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00887584" w:rsidRDefault="00887584">
+  <w:p w:rsidR="00F47A38" w:rsidRDefault="00F47A38">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00F47A38" w:rsidRDefault="00BF2178">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00785764">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00F47A38" w:rsidRDefault="00F47A38">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0001792D" w:rsidRDefault="0001792D">
+    <w:p w:rsidR="00FE3E44" w:rsidRDefault="00FE3E44">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0001792D" w:rsidRDefault="0001792D">
+    <w:p w:rsidR="00FE3E44" w:rsidRDefault="00FE3E44">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13637CA4"/>
+    <w:nsid w:val="03DD63E3"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="FEE8938E"/>
-[...460 lines deleted...]
-    <w:tmpl w:val="DEBA2578"/>
+    <w:tmpl w:val="86782262"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
@@ -1748,280 +1158,830 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E065CE4"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="116919DB"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E340BB2C"/>
+    <w:tmpl w:val="5886635E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
-      <w:lvlJc w:val="left"/>
-[...3 lines deleted...]
-        </w:tabs>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
-      <w:lvlJc w:val="left"/>
-[...3 lines deleted...]
-        </w:tabs>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="192E3CE4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="94DEA32E"/>
+    <w:lvl w:ilvl="0" w:tplc="87FAF918">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="95FED1BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5EE03F22">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="677A1332">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B18CDB22">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5872605A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DF1CF152">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="68F4E812">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="8E9A172E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A003063"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E4C8741A"/>
+    <w:lvl w:ilvl="0" w:tplc="62E8D3DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9AF2D18C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="67E05BE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F934E148">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1C0C55C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D47C431E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6C50BD8A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C28BC8E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4E64C840">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EBF5625"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="138C5798"/>
+    <w:lvl w:ilvl="0" w:tplc="F1142C90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="050613AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D9D2DCE0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0E4AA8D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1BDACF9C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="527E419E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B396357C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="28BAB342">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7280FD18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43136052"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DE329EB6"/>
+    <w:lvl w:ilvl="0" w:tplc="1C322C28">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="473884FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="77CC52C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="89587664">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3D8232C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3C60BDC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="372059BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="60F4EF92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="32E047A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AC2631D"/>
+    <w:nsid w:val="49894500"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1F380DC2"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="2278A848"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FF24A2AA">
+      <w:rPr>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0752476C">
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="694880F0">
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="E8662EF4">
+    <w:lvl w:ilvl="4" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="D4C06DE0">
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="C43E1878">
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="1C121EF6">
+    <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="05F62AD0">
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AF04F31"/>
+    <w:nsid w:val="4EE73F3D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B274B658"/>
+    <w:lvl w:ilvl="0" w:tplc="E0BC4990">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6F64A7DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="196CB9D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CDC496AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="627A413A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C6A2E72A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CE481E06">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="321CA8D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FE4AF4A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51114CE0"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="7CE83CF6"/>
+    <w:tmpl w:val="E550C082"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -2087,951 +2047,772 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64A02BD8"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55D46971"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="848A1EFE"/>
+    <w:tmpl w:val="A04C058A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
-      <w:lvlJc w:val="right"/>
-      <w:pPr>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
-[...5 lines deleted...]
-      </w:rPr>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
-      <w:lvlJc w:val="right"/>
-      <w:pPr>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="left"/>
-[...5 lines deleted...]
-      </w:rPr>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
-      <w:lvlJc w:val="right"/>
-      <w:pPr>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="575A6FDA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7AF0E7E0"/>
+    <w:lvl w:ilvl="0" w:tplc="1A7E935C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A97A4330">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-[...40 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="DDF23A7C">
+    <w:lvl w:ilvl="2" w:tplc="FC30518C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30EEAB4A">
+    <w:lvl w:ilvl="3" w:tplc="C7B0690A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="DEE8FA0E">
+    <w:lvl w:ilvl="4" w:tplc="020CF43A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90C4324C">
+    <w:lvl w:ilvl="5" w:tplc="F68E6ECC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="D4485548">
+    <w:lvl w:ilvl="6" w:tplc="E7E26D34">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="340ACFAC">
+    <w:lvl w:ilvl="7" w:tplc="BAEC846C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="AC7A6FEC">
+    <w:lvl w:ilvl="8" w:tplc="9F82EA00">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74CD1C82"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="593217CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9CBECBF0"/>
-[...1 lines deleted...]
-      <w:start w:val="2"/>
+    <w:tmpl w:val="F6AA6B70"/>
+    <w:lvl w:ilvl="0" w:tplc="08169F00">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B7BAEEE4">
+    <w:lvl w:ilvl="1" w:tplc="6346F046">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="277296F8">
+    <w:lvl w:ilvl="2" w:tplc="31980584">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="2CDA1B5A">
+    <w:lvl w:ilvl="3" w:tplc="D982D3E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="9696803E">
+    <w:lvl w:ilvl="4" w:tplc="8388A0DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="4F7481E6">
+    <w:lvl w:ilvl="5" w:tplc="C658D1B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="D4BA5D70">
+    <w:lvl w:ilvl="6" w:tplc="67E2D09C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="F21EF578">
+    <w:lvl w:ilvl="7" w:tplc="6DDE4E9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="AD702740">
+    <w:lvl w:ilvl="8" w:tplc="5E6A7AA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74E25891"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="687D43FB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6E4840D8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B380451"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F57A14F4"/>
-    <w:lvl w:ilvl="0" w:tplc="4C56D8C6">
+    <w:tmpl w:val="7742AA80"/>
+    <w:lvl w:ilvl="0" w:tplc="5B16DFAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C24A3A58">
+    <w:lvl w:ilvl="1" w:tplc="67D0F954">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1620"/>
         </w:tabs>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93BAD840">
+    <w:lvl w:ilvl="2" w:tplc="BCBAC78E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="B114D4A0">
+    <w:lvl w:ilvl="3" w:tplc="4C0CC134">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="B1EC4312">
+    <w:lvl w:ilvl="4" w:tplc="70280C04">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="8B8888DA">
+    <w:lvl w:ilvl="5" w:tplc="43462460">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="771A9CBC">
+    <w:lvl w:ilvl="6" w:tplc="D5FEE866">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="667E7598">
+    <w:lvl w:ilvl="7" w:tplc="17AEE4F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="C128C8C6">
-[...231 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="2D1CF018">
+    <w:lvl w:ilvl="8" w:tplc="0068140A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="6">
-[...11 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="12">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="12"/>
-[...59 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00887584"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00E07D62"/>
+    <w:rsidRoot w:val="00F47A38"/>
+    <w:rsid w:val="00471A23"/>
+    <w:rsid w:val="00785764"/>
+    <w:rsid w:val="00BF2178"/>
+    <w:rsid w:val="00F47A38"/>
+    <w:rsid w:val="00FE3E44"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bs-Latn-BA" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{A2F7F154-B7C7-4C88-9010-276E9387BD17}"/>
+  <w15:docId w15:val="{C4D054F7-E75A-460D-8614-1106DBBAC4FB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bs-Latn-BA" w:eastAsia="bs-Latn-BA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3087,95 +2868,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
@@ -3349,208 +3133,142 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004058D0"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="00444B59"/>
+    <w:rsid w:val="00455A41"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A4634B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00A4634B"/>
-[...21 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
-    <w:div w:id="234359840">
-[...36 lines deleted...]
-      <w:bodyDiv w:val="1"/>
+    <w:div w:id="1802965568">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3796,70 +3514,70 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2719</Characters>
+  <Pages>1</Pages>
+  <Words>402</Words>
+  <Characters>2294</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>19</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>OPĆINSKI SUD KONJIC</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Pravosudje</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3190</CharactersWithSpaces>
+  <CharactersWithSpaces>2691</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>OPĆINSKI SUD KONJIC</dc:title>
   <dc:creator>OSJ</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>