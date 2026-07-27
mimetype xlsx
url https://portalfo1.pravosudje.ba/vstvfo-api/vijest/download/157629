--- v0 (2026-05-31)
+++ v1 (2026-07-27)
@@ -1,707 +1,293 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x15 xr xr6 xr10">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20394"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bojan.djuric\Desktop\web\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bojan.djuric\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{58BA5C52-6D76-4AB7-96A2-22EF7185B168}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{AC27AC09-CCD5-4029-8D0F-D9B6B42E635B}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11775"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="400" uniqueCount="214">
-[...16 lines deleted...]
-    <t>57 0 Ps 148382 25 Ps</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="76">
+  <si>
+    <t>27.07.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148639 26 Ps</t>
+  </si>
+  <si>
+    <t>MARKO BAJALICA</t>
+  </si>
+  <si>
+    <t>MJOB OMLADINSKA ZADRUGA SA POTPUNOM ODGOVORNOŠĆU BANJA LUKA - KLIX DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-07-27 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147338 25 Ps</t>
   </si>
   <si>
     <t>SANJA ILIĆ</t>
   </si>
   <si>
-    <t>FOND ZDRAVSTVENOG OSIGURANJA  RS BANJALUKA - "GRAWE OSIGURANJE"  DD SARAJEVO Ps-PS2-Isplata potraživanja</t>
-[...2 lines deleted...]
-    <t>57 0 Ps 140433 25 Ps 2</t>
+    <t>RANKA MRKONJA VL. PEKARE UNA SP BANJA LUKA - ĐORĐE JORGIĆ VL. NAŠE PEKARE SP BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 St 131521 20 St</t>
+  </si>
+  <si>
+    <t>SINIŠA BOSNIĆ</t>
+  </si>
+  <si>
+    <t>NATAŠA MAKSIMOVIĆ - SINYU-IBERICA DOO BANJALUKA St-PS13-Stečajni postupak</t>
+  </si>
+  <si>
+    <t>57 0 Ps 009412 26 Ps 3</t>
   </si>
   <si>
     <t>STAŠA TOMIĆ</t>
   </si>
   <si>
-    <t>ZAJEDNICA ETAŽNIH VLASNIKA KARAĐORĐEVA 81B - C BANJA LUKA - DEA STILL DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
-[...608 lines deleted...]
-    <t>DOO VIZION ROGATICA - JZU BOLNICA GRADIŠKA Ps-PS2-Isplata potraživanja</t>
+    <t>ELEKTROKRAJINA B. LUKA RJ ELEKTRODISTRIBUCIJA SRBAC - TRGOVINA VL. NOVAKOVIĆ VITOMIR G. LEPENICA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>27.07.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 136461 23 Ps 2</t>
+  </si>
+  <si>
+    <t>WIENER OSIGURANJE A.D. BANJA LUKA - CESTING DOO ŽEPČE i drugi Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-07-27 11:00:00</t>
+  </si>
+  <si>
+    <t>57 0 St 125947 18 St</t>
+  </si>
+  <si>
+    <t>BISPROM DOO  PRNJAVOR - AD RIBNJAK PRNJAVOR St-PS13-Stečajni postupak</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148087 25 Mals</t>
+  </si>
+  <si>
+    <t>TRIGLAV OSIGURANJE AD BANJA LUKA - DUNAV OSIGURANJE AD BANJ LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>27.07.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148946 26 Ps</t>
+  </si>
+  <si>
+    <t>FOND ZDRAVSTVENOG OSIGURANJA REPUBLIKE SRPSKE - ASA CENTRAL OSIGURANJE DD SARAJEVO Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-07-27 12:00:00</t>
+  </si>
+  <si>
+    <t>27.07.2026 13:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148829 26 Mals</t>
+  </si>
+  <si>
+    <t>DRUŠTVO ZA OSIGURANJE OSIGURANJE GARANT DD BRČKO - KRAJINA OSIGURANJE AD BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-07-27 13:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145445 25 Ps</t>
+  </si>
+  <si>
+    <t>GOLUBIĆ DOO KOTOR VAROŠ - "NEŠKOVIĆ OSIGURANJE" AD BIJELJINA Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>27.07.2026 14:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148977 26 Mals</t>
+  </si>
+  <si>
+    <t>TELEKOM TELEFONSI IMENIK DOO BANJA LUKA - KOMUNALAC AD BIJELJINA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-07-27 14:00:00</t>
+  </si>
+  <si>
+    <t>28.07.2026 08:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 143556 24 Mo</t>
+  </si>
+  <si>
+    <t>TANA INVEST ANSTALT VADUZ  LIHTENŠTAJN - BUCKEPHALOS DELEWARE LLC SAD Mo-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>2026-07-28 08:30:00</t>
+  </si>
+  <si>
+    <t>28.07.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 St 148033 25 St</t>
+  </si>
+  <si>
+    <t>HANS JURGEN KRAH - HAKADESCH DOO GRADIŠKA St-PS13-Stečajni postupak</t>
+  </si>
+  <si>
+    <t>2026-07-28 09:00:00</t>
+  </si>
+  <si>
+    <t>28.07.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148390 25 Ps</t>
+  </si>
+  <si>
+    <t>ZDRAVSTVENA USTANOVA SPECIJALISTIČKA GINEKOLOŠKA AMBULANTA SANA NOVI GRAD - FOND ZDRAVSTVENOG OSIGURANJA REPUBLIKE SRPSKE Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-07-28 11:00:00</t>
+  </si>
+  <si>
+    <t>28.07.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145350 25 Mo</t>
+  </si>
+  <si>
+    <t>BORA DOO BANJALUKA U STEČAJU - FORMAT KAPITAL DOO BANJA LUKA Mo-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>2026-07-28 12:00:00</t>
+  </si>
+  <si>
+    <t>29.07.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148693 26 Ps</t>
+  </si>
+  <si>
+    <t>JAVNA USTANOVA CENTAR ZA SOCIJALNI RAD BANJALUKA - REPUBLIKA SRPSKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-07-29 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148610 26 Ps</t>
+  </si>
+  <si>
+    <t>EURO EXPRESS CARS DOO BANJA LUKA - KLIMATRON MILAN JOKANOVIĆ SP GRADIŠKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 St 141819 23 St</t>
+  </si>
+  <si>
+    <t>DRAGAN ŠTEHER - BAU-COMMERCE DOO ZA GRAĐEVINARSTVO I TRGOVINU BANJALUKA St-PS13-Stečajni postupak</t>
+  </si>
+  <si>
+    <t>29.07.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145863 25 Ps</t>
+  </si>
+  <si>
+    <t>RIGIPS SAVIĆ DOO BANJALUKA - EUROHERC OSIGURANJE DD SARAJEVO Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-07-29 11:00:00</t>
+  </si>
+  <si>
+    <t>30.07.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147805 25 Mals</t>
+  </si>
+  <si>
+    <t>PRODA MONT DOO DOBOJ - EUROS OSIGURANJE AD BANJA LUKA Mals-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-07-30 09:00:00</t>
+  </si>
+  <si>
+    <t>30.07.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148792 26 Mo</t>
+  </si>
+  <si>
+    <t>PULSE DESIGN DOO BANJALUKA - VERA RADAN VL ZANATSKO TRGOVINSKE RADNJE LB RADAN  SP BILEĆA Mo-PS12-Prijedlog za određivanje mjere obezbjeđenja</t>
+  </si>
+  <si>
+    <t>2026-07-30 11:00:00</t>
+  </si>
+  <si>
+    <t>30.07.2026 11:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148391 25 Ps</t>
+  </si>
+  <si>
+    <t>FOND ZDRAVSTVENOG OSIGURANJA  RS BANJALUKA - BIRO ZELENE KARTE BIH SARAJEVO Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-07-30 11:30:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
@@ -1520,51 +1106,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E80"/>
+  <dimension ref="A1:E23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="28.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="133.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="28.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1602,1338 +1188,369 @@
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>0</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="B5" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C6" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C7" t="s">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B8" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C9" t="s">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" t="s">
+        <v>28</v>
+      </c>
+      <c r="E10" t="s">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B11" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C11" t="s">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>32</v>
       </c>
       <c r="B12" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="C12" t="s">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E12" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" t="s">
+        <v>6</v>
+      </c>
+      <c r="D13" t="s">
         <v>38</v>
       </c>
-      <c r="B13" t="s">
+      <c r="E13" t="s">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" t="s">
+        <v>41</v>
+      </c>
+      <c r="C14" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" t="s">
         <v>42</v>
       </c>
-      <c r="B14" t="s">
+      <c r="E14" t="s">
         <v>43</v>
-      </c>
-[...7 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15" t="s">
+        <v>45</v>
+      </c>
+      <c r="C15" t="s">
+        <v>6</v>
+      </c>
+      <c r="D15" t="s">
         <v>46</v>
       </c>
-      <c r="B15" t="s">
+      <c r="E15" t="s">
         <v>47</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B16" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" t="s">
+        <v>12</v>
+      </c>
+      <c r="D16" t="s">
         <v>50</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="E16" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>52</v>
       </c>
       <c r="B17" t="s">
         <v>53</v>
       </c>
       <c r="C17" t="s">
         <v>2</v>
       </c>
       <c r="D17" t="s">
         <v>54</v>
       </c>
       <c r="E17" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>52</v>
       </c>
       <c r="B18" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C18" t="s">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D18" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E18" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>52</v>
       </c>
       <c r="B19" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C19" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D19" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E19" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="B20" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C20" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="E20" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B21" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C21" t="s">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="D21" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="E21" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B22" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="C22" t="s">
         <v>6</v>
       </c>
       <c r="D22" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="E22" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="B23" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="C23" t="s">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="D23" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="E23" t="s">
-        <v>63</v>
-[...40 lines deleted...]
-      <c r="B26" t="s">
         <v>75</v>
-      </c>
-[...925 lines deleted...]
-        <v>211</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>