--- v1 (2026-07-27)
+++ v2 (2026-08-24)
@@ -1,1573 +1,1846 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x15 xr xr6 xr10">
-[...10 lines deleted...]
-  </bookViews>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="Rocista" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
 </workbook>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...1085 lines deleted...]
-</a:theme>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...4 lines deleted...]
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <cols>
-    <col min="1" max="1" width="21" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="28.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="2" width="25" customWidth="1"/>
+    <col min="3" max="3" width="25" customWidth="1"/>
+    <col min="4" max="4" width="140" customWidth="1"/>
+    <col min="5" max="5" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
-[...387 lines deleted...]
-        <v>75</v>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vrijeme</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Predmet</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sudija</t>
+        </is>
+      </c>
+      <c r="D1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Stranke</t>
+        </is>
+      </c>
+      <c r="E1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Datum/Vrijeme (ISO)</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24.08.2026 01:10</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 146396 25 Ps</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IEE TECHNOLOGY DOO BANJA LUKA PJ EKO TOPLANA GRADIŠKA - JZU BOLNICA GRADIŠKA Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-24 01:10:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24.08.2026 01:10</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 146396 25 Ps</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IEE TECHNOLOGY DOO BANJA LUKA PJ EKO TOPLANA GRADIŠKA - JZU BOLNICA GRADIŠKA Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-24 01:10:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24.08.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 149264 26 Mals</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARKO BAJALICA</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TRIVUN KOZOMARA, ADVOKAT IZ TRNA - PRIMA TRADE DOO Mals-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-24 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24.08.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 147330 25 Ps</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANJA ILIĆ</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TRAVEL PLAN DOO BANJALUKA - REPUBLIKA SRPSKA MINISTARSTVO UNUTRAŠNJIH POSLOVA RS Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-24 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24.08.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 147604 25 Ps</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANJA ILIĆ</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AUTOPREVOZ GS D.O.O. BANJA LUKA - OSIGURANJE  GARANT D.D.  BRČKO Ps-PS18-Naknada štete</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-24 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24.08.2026 11:30</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 148136 25 Mals</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FOND ZDRAVSTVENOG OSIGURANJA  R S  BANJA LUKA - "EUROS OSIGURANJE" A.D. BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-24 11:30:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24.08.2026 12:00</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 148342 25 Ps</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARKO BAJALICA</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RAPIDEX DOO BANJA LUKA - "EKO TRANS" DOO  PALE Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-24 12:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24.08.2026 12:00</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 147007 25 Ps</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EOS MATRIX DOO SARAJEVO - REPUBLIKA SRPSKA Ps-PS18-Naknada štete</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-24 12:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24.08.2026 13:00</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 146678 25 Ps</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">COMEL DOO SARAJEVO - ELEKTROPRENOS - ELEKTROPRIJENOS BIH AD BANJA LUKA Ps-PS18-Naknada štete</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-24 13:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24.08.2026 13:00</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 149430 26 Mals</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANJA ILIĆ</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VELIMIR KEVAC - EUROS OSIGURANJE A.D.  BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-24 13:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24.08.2026 13:30</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 146999 25 Ps</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DELTA TRANSPORTNI SISTEM DTS DOO BANJA LUKA - LUX INTERNACIONAL DOO LAKTAŠI Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-24 13:30:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24.08.2026 14:00</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 147553 25 Ps</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARKO BAJALICA</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CROATIA OSIGURANJE D.D.MOSTAR - ASA CENTRAL OSIGURANJE DD SARAJEVO Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-24 14:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24.08.2026 14:00</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 147553 25 Ps</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARKO BAJALICA</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CROATIA OSIGURANJE D.D.MOSTAR - ASA CENTRAL OSIGURANJE DD SARAJEVO Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-24 14:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 08:30</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 147308 25 Ps</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EON ICT DOO BANJA LUKA - ROAMING NETWORKS DOO BANJALUKA Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 08:30:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 141669 23 Ps</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TP PROMET AD PRNJAVOR - BARKA NOJ D.O.O. PRNJAVOR Ps-PS10-Utvrđenje (ne)postojanje ugovora</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 149450 26 Ps</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARKO BAJALICA</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VELIMIR KEVAC - EUROS OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 143556 24 Ps</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANJA ILIĆ</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TANA INVEST ANSTALT VADUZ  LIHTENŠTAJN - BUCKEPHALOS DELEWARE LLC SAD Ps-PS9-Ostalo</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 135404 23 Kom</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">STAŠA TOMIĆ</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KP KOMUS AD NOVI GRAD - GLOBAL LOGISTIC DOO BANJA LUKA Kom-PS4-Komunalne i sl. usluge</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 146321 25 Mals 2</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">COMPANYWALL DOO BANJALUKA - VOĆE CAR DOO CAZIN Mals-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 148673 26 Ps</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EKONOMSKI INSTITUT DOO BANJA LUKA - INVESTICIONO RAZVOJNA BANKA REPUBLIKE SRPSKE Ps-PS18-Naknada štete</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 149830 26 Ps</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANJA ILIĆ</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OPŠTINA KNEŽEVO - BRENTA DUKIĆ SP BOKANI Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 143592 24 Ps</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DUIF "EUROINVESTMENT" A.D. BANJA LUKA - BALKAN EMERGING FRONTIERS FUND KAJMANSKA OSTRVA Ps-PS11-Neosnovano obogaćenje</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 11:30</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 147025 25 Mals</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ZORAN TEŠANOVIĆ VL. SP BAJO BANJA LUKA - GRAWE OSIGURANJE DD SARAJEVO Mals-PS18-Naknada štete</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 11:30:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 11:30</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 148673 26 Ps</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EKONOMSKI INSTITUT DOO BANJA LUKA - INVESTICIONO RAZVOJNA BANKA REPUBLIKE SRPSKE Ps-PS18-Naknada štete</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 11:30:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 12:00</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 147100 25 Ps</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARKO BAJALICA</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FOND ZDRAVSTVENOG OSIGURANJA REPUBLIKE SRPSKE - OSIGURAVAJUĆE DRUŠTVO MIKROFIN OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 12:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 12:00</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 147369 25 Ps</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ASA CENTRAL OSIGURANJE DD SARAJEVO - JAVNO PREDUZEĆE PUTEVI REPUBLIKE SRPSKE D.O.O. i drugi Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 12:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 12:00</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 147283 25 Ps</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANJA ILIĆ</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">C&amp;M TRADE DOO BIJELJINA - BIP USLUGE DOO LAKTAŠI Ps-PS9-Ostalo</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 12:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 12:30</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 148222 25 Mals</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WEB DIGITAL STUDIO D.O.O. BIJELJINA - JELENA ĐUKA PEKEZ VL. S.P. ZTR "JELENA" MRKONJIĆ GRAD Mals-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 12:30:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 13:00</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 143821 26 Ps 2</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LATTONEDIL BIH DOO NOVA TOPOLA - " TRIGLAV OSIGURANJE" A.D.BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 13:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 14:00</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 147936 25 Ps</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARKO BAJALICA</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SD SOLAR DOO LAKTAŠI - KRAJINA OSIGURANJE AD BANJA LUKA Ps-PS18-Naknada štete</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 14:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 14:00</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 148098 25 Ps</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARKO BAJALICA</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EKVATOR DOO BANJA LUKA U STEČAJU - SNJEŽANA RAČIĆ Ps-PS9-Ostalo</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 14:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 14:00</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 148098 25 Ps</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARKO BAJALICA</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EKVATOR DOO BANJA LUKA U STEČAJU - SNJEŽANA RAČIĆ Ps-PS9-Ostalo</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 14:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26.08.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 146465 25 Ps</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KRAJINA OSIGURANJE AD BANJA LUKA - LUČIĆ ŽELJANA VL BRAVO PLUS SP ZVORNIK Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-26 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26.08.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 149213 26 Ps</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARKO BAJALICA</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">INSTITUT ZA GRAĐEVINARSTVO IG DOO BANJA LUKA - NISKOGRADNJA DOO LAKTAŠI Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-26 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26.08.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 148792 26 Mo</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANJA ILIĆ</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PULSE DESIGN DOO BANJALUKA - VERA RADAN VL ZANATSKO TRGOVINSKE RADNJE LB RADAN  SP BILEĆA Mo-PS12-Prijedlog za određivanje mjere obezbjeđenja</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-26 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26.08.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 146273 25 Ps</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANJA ILIĆ</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NETINVEST DOO BEOGRAD - PROJEKT AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-26 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26.08.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 148358 25 Ps</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">STAŠA TOMIĆ</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KOMUNALAC MODRIČA AD MODRIČA - DUNAV OSIGURANJE AD BANJA LUKA Ps-PS9-Ostalo</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-26 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26.08.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 147005 25 Mals</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DOO "DRVOTRANS"  SREBRENIK - "NOVA DIPO" D.O.O. GORNJI PODGRADCI Mals-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-26 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26.08.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 146197 25 Ps</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANJA ILIĆ</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GRAD BANJA LUKA - 1 MAJ DRVODJELSKA AD BANJA LUKA Ps-PS3-Utvrđenje i uknjižba</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-26 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26.08.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 148366 25 Ps</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ARHITEKTONSKA KANCELARIJA DOO BANJA LUKA - ABC INVEST D.O.O. ZVORNIK Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-26 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26.08.2026 11:30</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 146562 25 Ps</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KROBATH ECON DOO BANJA LUKA - BAU COMMERCE DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-26 11:30:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26.08.2026 11:30</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 146562 25 Ps</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KROBATH ECON DOO BANJA LUKA - BAU COMMERCE DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-26 11:30:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26.08.2026 12:00</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 146107 25 Ps</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARKO BAJALICA</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PAVLOVIĆ TURS DOO BANJA LUKA - PREMIUM OSIGURANJE AD BANJA LUKA Ps-PS18-Naknada štete</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-26 12:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26.08.2026 12:00</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 147865 25 Mals</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TUZLATRANSPORT  DOO  TUZLA - "GRAND ŠPED" DOO LAKTAŠI Mals-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-26 12:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26.08.2026 12:00</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 148345 25 Ps</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AURA BH DOO BANJA LUKA - RADENKO POPOVIĆ VL. SP MINEKS ROGATICA Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-26 12:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26.08.2026 12:30</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 148792 26 Mo</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANJA ILIĆ</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PULSE DESIGN DOO BANJALUKA - VERA RADAN VL ZANATSKO TRGOVINSKE RADNJE LB RADAN  SP BILEĆA Mo-PS12-Prijedlog za određivanje mjere obezbjeđenja</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-26 12:30:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26.08.2026 13:00</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 147336 25 Ps</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FOND ZA PENZIJSKO I INVALIDSKO OSIGURANJE REPUBLIKE SRPSKE - OPERATER DISTRIBUTIVNOG SISTEMA ELEKTROKRAJINA AD BANJA LUKA Ps-PS18-Naknada štete</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-26 13:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">27.08.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 147761 25 Mals</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARKO BAJALICA</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NEĐELJKO DVIZAC VL PG FARMA KOKA NOSILJA - ALEKSANDAR SAVIĆ VL SP LIMUN ŽUT Mals-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-27 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">27.08.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 148423 26 Ps</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANJA ILIĆ</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GIOTEX DOO BANJALUKA - CO MEDPROM DOO BANJALUKA Ps-PS9-Ostalo</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-27 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">27.08.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 145350 25 Mo</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">STAŠA TOMIĆ</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BORA DOO BANJALUKA U STEČAJU - FORMAT KAPITAL DOO BANJA LUKA Mo-PS9-Ostalo</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-27 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">27.08.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 146853 25 Ps</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DOO VIKTOR PELET LESKOVAC - ŽIVKO VUKMAN SP VL PREDUZETNIČKE RADNJE SMRČA KNEŽEVO Ps-PS9-Ostalo</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-27 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">27.08.2026 11:30</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 145753 25 Kom</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VODOVOD AD BANJA LUKA - ZAJEDNICA ETAŽNIH VLASNIKA ZASTUPANA PO OVLAŠĆENOM LICU LAZIĆ SINIŠA Kom-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-27 11:30:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">27.08.2026 11:30</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 145753 25 Kom</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VODOVOD AD BANJA LUKA - ZAJEDNICA ETAŽNIH VLASNIKA ZASTUPANA PO OVLAŠĆENOM LICU LAZIĆ SINIŠA Kom-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-27 11:30:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">27.08.2026 12:00</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 147202 25 Kom</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARKO BAJALICA</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KP VODOVOD AD PRNJAVOR - PROIZVODNJA DUŠANIĆ DOO PRNJAVOR Kom-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-27 12:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">27.08.2026 12:00</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 148283 25 Mals</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WEB DIGITAL STUDIO D.O.O. BIJELJINA - ŽARKO MILJEVIĆ S.P. VL. PREDUZETNIČKA RADNJA ,,PALETA GOLD" LAKTAŠI Mals-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-27 12:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">27.08.2026 12:00</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 St 149161 26 St</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VIBOR VUČIĆ</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EMILIJAN GRANULIĆ - INFO CAR ŠPED DOO BANJA LUKA St-PS13-Stečajni postupak</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-27 12:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">27.08.2026 12:15</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 147805 25 Mals</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARKO BAJALICA</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PRODA MONT DOO DOBOJ - EUROS OSIGURANJE AD BANJA LUKA Mals-PS18-Naknada štete</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-27 12:15:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">27.08.2026 13:00</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 145676 25 Ps</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JANKO IVIĆ i drugi - EKVATOR DOO BANJA LUKA U STEČAJU i drugi Ps-PS9-Ostalo</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-27 13:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">27.08.2026 13:00</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 St 148833 26 St</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VIBOR VUČIĆ</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IGOR MINOVIĆ - DIGNITAS DOO St-PS13-Stečajni postupak</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-27 13:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">27.08.2026 13:30</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 147644 25 Ps</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ZEV KRALJA ALFONSA XII 29 BANJA LUKA - ASV INŽENJERING DOO BANJALUKA Ps-PS9-Ostalo</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-27 13:30:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">27.08.2026 14:00</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 147970 25 Ps</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARKO BAJALICA</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GRAD BANJA LUKA - REPUBLIKA SRPSKA, VLADA REPUBLIKE SRPSKE Ps-PS18-Naknada štete</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-27 14:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">28.08.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 146984 25 Ps</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">STAŠA TOMIĆ</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DRINA OSIGURANJE AD MILIĆI - LOVAČKO UDRUŽENJE BORIK PRNJAVOR Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-28 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">28.08.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 149180 26 Ps</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEM DOO BANJA LUKA - KONT TRANS DOO LAKTAŠI Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-28 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">28.08.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 147980 26 Ps 2</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">STAŠA TOMIĆ</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">H &amp; G DOO BANJA LUKA - EKVATOR DOO BANJA LUKA U STEČAJU Ps-PS9-Ostalo</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-28 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">28.08.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 145436 25 Ps</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UDRUŽENJE GRAĐANA AGENCIJA ZA SARADNJU EDUKACIJU I RAZVOJ BANJA LUKA - INVENT FINANC DOO BANJA LUKA Ps-PS18-Naknada štete</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-28 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">28.08.2026 12:00</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 072057 25 Ps 5</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DRVOPRERADA ĐURIĆ DOO - JPŠ "ŠUME RS" A.D. SOKOLAC, ŠG "GRADIŠKA" GRADIŠKA Ps-P33-Isplata duga</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-28 12:00:00</t>
+        </is>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
-
-[...34 lines deleted...]
-</file>