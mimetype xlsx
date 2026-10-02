--- v2 (2026-08-24)
+++ v3 (2026-10-02)
@@ -40,1807 +40,1888 @@
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t xml:space="preserve">Predmet</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t xml:space="preserve">Sudija</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t xml:space="preserve">Stranke</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t xml:space="preserve">Datum/Vrijeme (ISO)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.08.2026 01:10</t>
+          <t xml:space="preserve">28.09.2026 09:00</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 146396 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 092137 26 Ip 6</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANDRA BUDIŠA</t>
+          <t xml:space="preserve">SANJA ČEGAR</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">IEE TECHNOLOGY DOO BANJA LUKA PJ EKO TOPLANA GRADIŠKA - JZU BOLNICA GRADIŠKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">DGR BANJALUKA - DARKO MORAVAC VL. SUR KAFE BAR FINISH Ip-1395-Izvršenje radi naplate duga</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-24 01:10:00</t>
+          <t xml:space="preserve">2026-09-28 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.08.2026 01:10</t>
+          <t xml:space="preserve">28.09.2026 09:00</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 146396 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 143251 26 Ps 2</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANDRA BUDIŠA</t>
+          <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">IEE TECHNOLOGY DOO BANJA LUKA PJ EKO TOPLANA GRADIŠKA - JZU BOLNICA GRADIŠKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">PALETA PLUS DOO TRN LAKTAŠI - HIKMEH DOO SARAJEVO Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-24 01:10:00</t>
+          <t xml:space="preserve">2026-09-28 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.08.2026 09:00</t>
+          <t xml:space="preserve">28.09.2026 09:00</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 149264 26 Mals</t>
+          <t xml:space="preserve">57 0 Ps 143251 26 Ps 2</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">TRIVUN KOZOMARA, ADVOKAT IZ TRNA - PRIMA TRADE DOO Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">PALETA PLUS DOO TRN LAKTAŠI - HIKMEH DOO SARAJEVO Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-24 09:00:00</t>
+          <t xml:space="preserve">2026-09-28 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.08.2026 09:00</t>
+          <t xml:space="preserve">28.09.2026 09:00</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147330 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 147393 25 Ps</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANJA ILIĆ</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">TRAVEL PLAN DOO BANJALUKA - REPUBLIKA SRPSKA MINISTARSTVO UNUTRAŠNJIH POSLOVA RS Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">EURO LINE DOO BANJA LUKA U STEČAJU - BRANE JANKOVIĆ Ps-PS9-Ostalo</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-24 09:00:00</t>
+          <t xml:space="preserve">2026-09-28 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.08.2026 11:00</t>
+          <t xml:space="preserve">28.09.2026 09:00</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147604 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 147393 25 Ps</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANJA ILIĆ</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">AUTOPREVOZ GS D.O.O. BANJA LUKA - OSIGURANJE  GARANT D.D.  BRČKO Ps-PS18-Naknada štete</t>
+          <t xml:space="preserve">EURO LINE DOO BANJA LUKA U STEČAJU - BRANE JANKOVIĆ Ps-PS9-Ostalo</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-24 11:00:00</t>
+          <t xml:space="preserve">2026-09-28 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.08.2026 11:30</t>
+          <t xml:space="preserve">28.09.2026 11:00</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 148136 25 Mals</t>
+          <t xml:space="preserve">57 0 Ps 145384 25 Ps</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">FOND ZDRAVSTVENOG OSIGURANJA  R S  BANJA LUKA - "EUROS OSIGURANJE" A.D. BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">PAVGORD DOO FOČA - BORA DOO BANJA LUKA U STEČAJU Ps-PS9-Ostalo</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-24 11:30:00</t>
+          <t xml:space="preserve">2026-09-28 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.08.2026 12:00</t>
+          <t xml:space="preserve">28.09.2026 11:00</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148342 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 145984 25 Ps</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">RAPIDEX DOO BANJA LUKA - "EKO TRANS" DOO  PALE Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">ŽELJKO LUKAJIĆ VL JAVNI PREVOZ LUKAJIĆ TRAVEL &amp; TRANSPORT AGENCY SP LAKTAŠI - GRAWE OSIGURANJE AD BANJA LUKA Ps-PS18-Naknada štete</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-24 12:00:00</t>
+          <t xml:space="preserve">2026-09-28 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.08.2026 12:00</t>
+          <t xml:space="preserve">28.09.2026 11:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147007 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148172 25 Ps</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">EOS MATRIX DOO SARAJEVO - REPUBLIKA SRPSKA Ps-PS18-Naknada štete</t>
+          <t xml:space="preserve">PAVLOVIĆ TURS DOO BANJA LUKA - BIRO ZELENE KARTE U BIH Ps-PS18-Naknada štete</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-24 12:00:00</t>
+          <t xml:space="preserve">2026-09-28 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.08.2026 13:00</t>
+          <t xml:space="preserve">28.09.2026 11:30</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 146678 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 147419 25 Ps</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t xml:space="preserve">COMEL DOO SARAJEVO - ELEKTROPRENOS - ELEKTROPRIJENOS BIH AD BANJA LUKA Ps-PS18-Naknada štete</t>
+          <t xml:space="preserve">JAVNO PREDUZEĆE "AUTOPUTEVI REPUBLIKE SRPSKE" DOO BANJALUKA - INTEGRAL INŽENJERING AD LAKTAŠI Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-24 13:00:00</t>
+          <t xml:space="preserve">2026-09-28 11:30:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.08.2026 13:00</t>
+          <t xml:space="preserve">28.09.2026 12:00</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 149430 26 Mals</t>
+          <t xml:space="preserve">57 0 Mals 148139 25 Mals</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANJA ILIĆ</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t xml:space="preserve">VELIMIR KEVAC - EUROS OSIGURANJE A.D.  BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">NESTRO PETROL AD BANJA LUKA - UNIQA OSIGURANJE DD SARAJEVO Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-24 13:00:00</t>
+          <t xml:space="preserve">2026-09-28 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.08.2026 13:30</t>
+          <t xml:space="preserve">28.09.2026 12:00</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 146999 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 132979 25 Ps 2</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">STAŠA TOMIĆ</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t xml:space="preserve">DELTA TRANSPORTNI SISTEM DTS DOO BANJA LUKA - LUX INTERNACIONAL DOO LAKTAŠI Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">DRINA HYDRO ENERGY D.O.O. UGLJEVIK - REPUBLIKA SRPSKA, VLADA REPUBLIKE SRPSKE Ps-P2-Izdržavanje - bračnog supružnika</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-24 13:30:00</t>
+          <t xml:space="preserve">2026-09-28 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.08.2026 14:00</t>
+          <t xml:space="preserve">28.09.2026 12:00</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147553 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148190 25 Ps</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t xml:space="preserve">CROATIA OSIGURANJE D.D.MOSTAR - ASA CENTRAL OSIGURANJE DD SARAJEVO Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">KKT INGENIEURE INTERNATIONAL GMBH - PROJEKT AD BANJALUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-24 14:00:00</t>
+          <t xml:space="preserve">2026-09-28 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.08.2026 14:00</t>
+          <t xml:space="preserve">28.09.2026 12:30</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147553 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148367 25 Ps</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t xml:space="preserve">CROATIA OSIGURANJE D.D.MOSTAR - ASA CENTRAL OSIGURANJE DD SARAJEVO Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">JZU  INSTITUT ZA JAVNO ZDRAVSTVO BANJA LUKA - " VODOVOD" AD  BANJALUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-24 14:00:00</t>
+          <t xml:space="preserve">2026-09-28 12:30:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 08:30</t>
+          <t xml:space="preserve">28.09.2026 12:30</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147308 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148367 25 Ps</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANDRA BUDIŠA</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t xml:space="preserve">EON ICT DOO BANJA LUKA - ROAMING NETWORKS DOO BANJALUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">JZU  INSTITUT ZA JAVNO ZDRAVSTVO BANJA LUKA - " VODOVOD" AD  BANJALUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 08:30:00</t>
+          <t xml:space="preserve">2026-09-28 12:30:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 09:00</t>
+          <t xml:space="preserve">28.09.2026 14:00</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 141669 23 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148045 25 Ps</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t xml:space="preserve">TP PROMET AD PRNJAVOR - BARKA NOJ D.O.O. PRNJAVOR Ps-PS10-Utvrđenje (ne)postojanje ugovora</t>
+          <t xml:space="preserve">ZLATAR ŠPED BH DOO VIŠEGRAD - TRIGLAV OSIGURANJE AD BANJA LUKA Ps-PS18-Naknada štete</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 09:00:00</t>
+          <t xml:space="preserve">2026-09-28 14:00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 09:00</t>
+          <t xml:space="preserve">29.09.2026 08:30</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 149450 26 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148664 26 Ps</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t xml:space="preserve">VELIMIR KEVAC - EUROS OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">JNU INSTITUT ZA ZAŠTITU I EKOLOGIJU REPUBLIKE SRPSKE BANJA LUKA - ,,DI FAČO" D.O.O. ČELINAC Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 09:00:00</t>
+          <t xml:space="preserve">2026-09-29 08:30:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 09:00</t>
+          <t xml:space="preserve">29.09.2026 09:00</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 143556 24 Ps</t>
+          <t xml:space="preserve">57 0 Mals 148431 26 Mals</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANJA ILIĆ</t>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t xml:space="preserve">TANA INVEST ANSTALT VADUZ  LIHTENŠTAJN - BUCKEPHALOS DELEWARE LLC SAD Ps-PS9-Ostalo</t>
+          <t xml:space="preserve">WIENER OSIGURANJE VIENNA INSURANCE  GROUP AD BANJA LUKA - COLOR MOBIL DOO PRIJEDOR Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 09:00:00</t>
+          <t xml:space="preserve">2026-09-29 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 09:00</t>
+          <t xml:space="preserve">29.09.2026 09:00</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 135404 23 Kom</t>
+          <t xml:space="preserve">57 0 Ps 148639 26 Ps</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t xml:space="preserve">STAŠA TOMIĆ</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t xml:space="preserve">KP KOMUS AD NOVI GRAD - GLOBAL LOGISTIC DOO BANJA LUKA Kom-PS4-Komunalne i sl. usluge</t>
+          <t xml:space="preserve">MJOB OMLADINSKA ZADRUGA SA POTPUNOM ODGOVORNOŠĆU BANJA LUKA - KLIX DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 09:00:00</t>
+          <t xml:space="preserve">2026-09-29 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 11:00</t>
+          <t xml:space="preserve">29.09.2026 09:00</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 146321 25 Mals 2</t>
+          <t xml:space="preserve">57 0 Ps 149125 26 Ps</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANDRA BUDIŠA</t>
+          <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t xml:space="preserve">COMPANYWALL DOO BANJALUKA - VOĆE CAR DOO CAZIN Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">MARINA PRSTOJEVIĆ - JAVNA USTANOVA INSTITUT ZA URBANIZAM GRAĐEVINARSTVO I EKOLOGIJU REPUBLIKE SRPSKE BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 11:00:00</t>
+          <t xml:space="preserve">2026-09-29 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 11:00</t>
+          <t xml:space="preserve">29.09.2026 09:00</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148673 26 Ps</t>
+          <t xml:space="preserve">57 0 Mals 148222 25 Mals</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANDRA BUDIŠA</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t xml:space="preserve">EKONOMSKI INSTITUT DOO BANJA LUKA - INVESTICIONO RAZVOJNA BANKA REPUBLIKE SRPSKE Ps-PS18-Naknada štete</t>
+          <t xml:space="preserve">WEB DIGITAL STUDIO D.O.O. BIJELJINA - JELENA ĐUKA PEKEZ VL. S.P. ZTR "JELENA" MRKONJIĆ GRAD Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 11:00:00</t>
+          <t xml:space="preserve">2026-09-29 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 11:00</t>
+          <t xml:space="preserve">29.09.2026 10:30</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 149830 26 Ps</t>
+          <t xml:space="preserve">57 0 Mals 149430 26 Mals</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t xml:space="preserve">OPŠTINA KNEŽEVO - BRENTA DUKIĆ SP BOKANI Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">VELIMIR KEVAC - EUROS OSIGURANJE A.D.  BANJA LUKA Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 11:00:00</t>
+          <t xml:space="preserve">2026-09-29 10:30:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 11:00</t>
+          <t xml:space="preserve">29.09.2026 11:00</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 143592 24 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148481 26 Ps</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t xml:space="preserve">DUIF "EUROINVESTMENT" A.D. BANJA LUKA - BALKAN EMERGING FRONTIERS FUND KAJMANSKA OSTRVA Ps-PS11-Neosnovano obogaćenje</t>
+          <t xml:space="preserve">BANKA SRPSKE  A.D. - U STEČAJU BANJA  LUKA - MIRA MIHOLJČIĆ Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 11:00:00</t>
+          <t xml:space="preserve">2026-09-29 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 11:30</t>
+          <t xml:space="preserve">29.09.2026 11:15</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 147025 25 Mals</t>
+          <t xml:space="preserve">57 0 Mals 148757 26 Mals</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t xml:space="preserve">ZORAN TEŠANOVIĆ VL. SP BAJO BANJA LUKA - GRAWE OSIGURANJE DD SARAJEVO Mals-PS18-Naknada štete</t>
+          <t xml:space="preserve">TELEKLIK DOO BANJA LUKA - GEONOVA DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 11:30:00</t>
+          <t xml:space="preserve">2026-09-29 11:15:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 11:30</t>
+          <t xml:space="preserve">29.09.2026 11:15</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148673 26 Ps</t>
+          <t xml:space="preserve">57 0 Mals 148757 26 Mals</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANDRA BUDIŠA</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t xml:space="preserve">EKONOMSKI INSTITUT DOO BANJA LUKA - INVESTICIONO RAZVOJNA BANKA REPUBLIKE SRPSKE Ps-PS18-Naknada štete</t>
+          <t xml:space="preserve">TELEKLIK DOO BANJA LUKA - GEONOVA DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 11:30:00</t>
+          <t xml:space="preserve">2026-09-29 11:15:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 12:00</t>
+          <t xml:space="preserve">29.09.2026 12:00</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147100 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 147969 25 Ps</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t xml:space="preserve">FOND ZDRAVSTVENOG OSIGURANJA REPUBLIKE SRPSKE - OSIGURAVAJUĆE DRUŠTVO MIKROFIN OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">DELTA REAL ESTATE DOO BANJALUKA - H&amp;M HENNES &amp; MAURITZ B&amp;H DOO SARAJEVO Ps-PS9-Ostalo</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 12:00:00</t>
+          <t xml:space="preserve">2026-09-29 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 12:00</t>
+          <t xml:space="preserve">29.09.2026 12:00</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147369 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 146971 25 Ps</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANDRA BUDIŠA</t>
+          <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t xml:space="preserve">ASA CENTRAL OSIGURANJE DD SARAJEVO - JAVNO PREDUZEĆE PUTEVI REPUBLIKE SRPSKE D.O.O. i drugi Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">BANKA SRPSKE AD BANJA LUKA U STEČAJU - NEVENKA LOPATIĆ Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 12:00:00</t>
+          <t xml:space="preserve">2026-09-29 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 12:00</t>
+          <t xml:space="preserve">29.09.2026 13:00</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147283 25 Ps</t>
+          <t xml:space="preserve">57 0 St 145760 25 St</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANJA ILIĆ</t>
+          <t xml:space="preserve">MIDHO VUKALIĆ</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t xml:space="preserve">C&amp;M TRADE DOO BIJELJINA - BIP USLUGE DOO LAKTAŠI Ps-PS9-Ostalo</t>
+          <t xml:space="preserve">VLADO DUBRAVAC - TROMEĐA DOO UKRINA ČELINAC St-PS13-Stečajni postupak</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 12:00:00</t>
+          <t xml:space="preserve">2026-09-29 13:00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 12:30</t>
+          <t xml:space="preserve">29.09.2026 13:00</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 148222 25 Mals</t>
+          <t xml:space="preserve">57 0 Ps 147775 25 Ps</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t xml:space="preserve">WEB DIGITAL STUDIO D.O.O. BIJELJINA - JELENA ĐUKA PEKEZ VL. S.P. ZTR "JELENA" MRKONJIĆ GRAD Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">MH ERS MP AD TREBINJE DIREKCIJA ZA TRŽIŠNO SNABDIJEVANJE EL. ENERGIJOM KUPACA KANCELARIJA U BANJOJ LUCI - ELIM DOO LAKTAŠI Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 12:30:00</t>
+          <t xml:space="preserve">2026-09-29 13:00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 13:00</t>
+          <t xml:space="preserve">29.09.2026 13:30</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 143821 26 Ps 2</t>
+          <t xml:space="preserve">57 0 Ps 146527 25 Ps</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t xml:space="preserve">LATTONEDIL BIH DOO NOVA TOPOLA - " TRIGLAV OSIGURANJE" A.D.BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">ADVOKAT MR SVETOZAR BAJIĆ IZ BANJALUKE - RUKOMETNI KLUB BORAC MTEL BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 13:00:00</t>
+          <t xml:space="preserve">2026-09-29 13:30:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 14:00</t>
+          <t xml:space="preserve">29.09.2026 14:00</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147936 25 Ps</t>
+          <t xml:space="preserve">57 0 Mals 148304 25 Mals</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t xml:space="preserve">SD SOLAR DOO LAKTAŠI - KRAJINA OSIGURANJE AD BANJA LUKA Ps-PS18-Naknada štete</t>
+          <t xml:space="preserve">INTER METAL DOO BANJA LUKA - HESTIA DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 14:00:00</t>
+          <t xml:space="preserve">2026-09-29 14:00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 14:00</t>
+          <t xml:space="preserve">29.09.2026 14:00</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148098 25 Ps</t>
+          <t xml:space="preserve">57 0 Mals 148304 25 Mals</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t xml:space="preserve">EKVATOR DOO BANJA LUKA U STEČAJU - SNJEŽANA RAČIĆ Ps-PS9-Ostalo</t>
+          <t xml:space="preserve">INTER METAL DOO BANJA LUKA - HESTIA DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 14:00:00</t>
+          <t xml:space="preserve">2026-09-29 14:00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 14:00</t>
+          <t xml:space="preserve">30.09.2026 08:30</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148098 25 Ps</t>
+          <t xml:space="preserve">57 0 Mals 148489 26 Mals</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t xml:space="preserve">EKVATOR DOO BANJA LUKA U STEČAJU - SNJEŽANA RAČIĆ Ps-PS9-Ostalo</t>
+          <t xml:space="preserve">D.D.M.S. DOO MRKONJIĆ GRAD - CAMELIJA OSIGURANJE  DD BIHAĆ Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 14:00:00</t>
+          <t xml:space="preserve">2026-09-30 08:30:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.08.2026 09:00</t>
+          <t xml:space="preserve">30.09.2026 09:00</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 146465 25 Ps</t>
+          <t xml:space="preserve">57 0 Mals 149093 26 Mals</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t xml:space="preserve">KRAJINA OSIGURANJE AD BANJA LUKA - LUČIĆ ŽELJANA VL BRAVO PLUS SP ZVORNIK Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">ADVOKAT ALEKSA PROLE - PRNJAVOR EXPRES AD PRNJAVOR Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26 09:00:00</t>
+          <t xml:space="preserve">2026-09-30 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.08.2026 09:00</t>
+          <t xml:space="preserve">30.09.2026 09:00</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 149213 26 Ps</t>
+          <t xml:space="preserve">57 0 Mals 148997 26 Mals</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t xml:space="preserve">INSTITUT ZA GRAĐEVINARSTVO IG DOO BANJA LUKA - NISKOGRADNJA DOO LAKTAŠI Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">LIVNICA TEŠIĆ DOO GRADIŠKA - KONT TRANS DOO LAKTAŠI Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26 09:00:00</t>
+          <t xml:space="preserve">2026-09-30 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.08.2026 09:00</t>
+          <t xml:space="preserve">30.09.2026 11:00</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 148792 26 Mo</t>
+          <t xml:space="preserve">57 0 Ps 138397 22 Ps</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANJA ILIĆ</t>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t xml:space="preserve">PULSE DESIGN DOO BANJALUKA - VERA RADAN VL ZANATSKO TRGOVINSKE RADNJE LB RADAN  SP BILEĆA Mo-PS12-Prijedlog za određivanje mjere obezbjeđenja</t>
+          <t xml:space="preserve">NEXEN DOO BANJA LUKA - TRANSFORMATÖR ELEKTROMEKANIK SAN. TIC A.Ş. Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26 09:00:00</t>
+          <t xml:space="preserve">2026-09-30 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.08.2026 09:00</t>
+          <t xml:space="preserve">30.09.2026 11:00</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 146273 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148317 25 Ps</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t xml:space="preserve">NETINVEST DOO BEOGRAD - PROJEKT AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">ROMAN SOPČIĆ i drugi - ALEKSANDRA RADIŠIĆ i drugi Ps-PS9-Ostalo</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26 09:00:00</t>
+          <t xml:space="preserve">2026-09-30 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.08.2026 09:00</t>
+          <t xml:space="preserve">30.09.2026 11:00</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148358 25 Ps</t>
+          <t xml:space="preserve">57 0 St 135400 21 St</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t xml:space="preserve">STAŠA TOMIĆ</t>
+          <t xml:space="preserve">SINIŠA BOSNIĆ</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t xml:space="preserve">KOMUNALAC MODRIČA AD MODRIČA - DUNAV OSIGURANJE AD BANJA LUKA Ps-PS9-Ostalo</t>
+          <t xml:space="preserve">OPŠTINA KNEŽEVO - KNEGRAD AD KNEŽEVO St-PS13-Stečajni postupak</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26 09:00:00</t>
+          <t xml:space="preserve">2026-09-30 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.08.2026 11:00</t>
+          <t xml:space="preserve">30.09.2026 11:00</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 147005 25 Mals</t>
+          <t xml:space="preserve">57 0 Ps 141643 23 Ps</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANDRA BUDIŠA</t>
+          <t xml:space="preserve">STAŠA TOMIĆ</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t xml:space="preserve">DOO "DRVOTRANS"  SREBRENIK - "NOVA DIPO" D.O.O. GORNJI PODGRADCI Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">EKO ZONA UGARSKI BRZACI DOO KNEŽEVO - JPŠ  ŠUME REPUBLIKE SRPSKE AD SOKOLAC ŠG "ČEMERNICA" KNEŽEVO i drugi Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26 11:00:00</t>
+          <t xml:space="preserve">2026-09-30 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.08.2026 11:00</t>
+          <t xml:space="preserve">30.09.2026 11:00</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 146197 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 147827 25 Ps</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANJA ILIĆ</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t xml:space="preserve">GRAD BANJA LUKA - 1 MAJ DRVODJELSKA AD BANJA LUKA Ps-PS3-Utvrđenje i uknjižba</t>
+          <t xml:space="preserve">ŽELJKO DUBRAVAC - PREDUZEĆE ZA POŠTANSKI SAOBRAĆAJ BANJA LUKA Ps-PS9-Ostalo</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26 11:00:00</t>
+          <t xml:space="preserve">2026-09-30 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.08.2026 11:00</t>
+          <t xml:space="preserve">30.09.2026 11:30</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148366 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148700 26 Ps</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t xml:space="preserve">ARHITEKTONSKA KANCELARIJA DOO BANJA LUKA - ABC INVEST D.O.O. ZVORNIK Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">DIREKCIJA ZA CIVILNO VAZDUHOPLOVSTVO BOSNE I HERCEGOVINE - AERODROMI REPUBLIKE SRPSKE AD Ps-PS18-Naknada štete</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26 11:00:00</t>
+          <t xml:space="preserve">2026-09-30 11:30:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.08.2026 11:30</t>
+          <t xml:space="preserve">30.09.2026 12:00</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 146562 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148547 26 Ps</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t xml:space="preserve">KROBATH ECON DOO BANJA LUKA - BAU COMMERCE DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">MAKSIMOVIĆ KOMERC DOO DOBOJ - ADRIATIC OSIGURANJE   DD SARAJEVO Ps-PS18-Naknada štete</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26 11:30:00</t>
+          <t xml:space="preserve">2026-09-30 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.08.2026 11:30</t>
+          <t xml:space="preserve">30.09.2026 13:00</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 146562 25 Ps</t>
+          <t xml:space="preserve">57 0 St 145137 24 St</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">MIDHO VUKALIĆ</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t xml:space="preserve">KROBATH ECON DOO BANJA LUKA - BAU COMMERCE DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">BERIS MRAVAC - CITY TRANSPORT LOGISTIC DOO BANJALUKA St-PS13-Stečajni postupak</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26 11:30:00</t>
+          <t xml:space="preserve">2026-09-30 13:00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.08.2026 12:00</t>
+          <t xml:space="preserve">30.09.2026 13:00</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 146107 25 Ps</t>
+          <t xml:space="preserve">57 0 Mals 146405 25 Mals 2</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t xml:space="preserve">PAVLOVIĆ TURS DOO BANJA LUKA - PREMIUM OSIGURANJE AD BANJA LUKA Ps-PS18-Naknada štete</t>
+          <t xml:space="preserve">COMPANYWALL DOO BANJA LUKA - MKF EKI SARAJEVO Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26 12:00:00</t>
+          <t xml:space="preserve">2026-09-30 13:00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.08.2026 12:00</t>
+          <t xml:space="preserve">30.09.2026 13:00</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 147865 25 Mals</t>
+          <t xml:space="preserve">57 0 Ps 144632 24 Ps</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANDRA BUDIŠA</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t xml:space="preserve">TUZLATRANSPORT  DOO  TUZLA - "GRAND ŠPED" DOO LAKTAŠI Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">GKSERVICE  ZONHOVEN BELGIJA - PRO EX GLASS DOO LAKTAŠI Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26 12:00:00</t>
+          <t xml:space="preserve">2026-09-30 13:00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.08.2026 12:00</t>
+          <t xml:space="preserve">30.09.2026 14:00</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148345 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148382 25 Ps</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t xml:space="preserve">AURA BH DOO BANJA LUKA - RADENKO POPOVIĆ VL. SP MINEKS ROGATICA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">FOND ZDRAVSTVENOG OSIGURANJA  RS BANJALUKA - "GRAWE OSIGURANJE"  DD SARAJEVO Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26 12:00:00</t>
+          <t xml:space="preserve">2026-09-30 14:00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.08.2026 12:30</t>
+          <t xml:space="preserve">01.10.2026 08:30</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 148792 26 Mo</t>
+          <t xml:space="preserve">57 0 Ps 149558 26 Ps</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANJA ILIĆ</t>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t xml:space="preserve">PULSE DESIGN DOO BANJALUKA - VERA RADAN VL ZANATSKO TRGOVINSKE RADNJE LB RADAN  SP BILEĆA Mo-PS12-Prijedlog za određivanje mjere obezbjeđenja</t>
+          <t xml:space="preserve">CARGOPROM DOO LAKTAŠI - BIRO ZELENE KARTE BIH Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26 12:30:00</t>
+          <t xml:space="preserve">2026-10-01 08:30:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.08.2026 13:00</t>
+          <t xml:space="preserve">01.10.2026 09:00</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147336 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 149245 26 Ps</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANDRA BUDIŠA</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t xml:space="preserve">FOND ZA PENZIJSKO I INVALIDSKO OSIGURANJE REPUBLIKE SRPSKE - OPERATER DISTRIBUTIVNOG SISTEMA ELEKTROKRAJINA AD BANJA LUKA Ps-PS18-Naknada štete</t>
+          <t xml:space="preserve">NEOBAS DOO BANJALUKA - SP LASTA AD BEOGRAD Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26 13:00:00</t>
+          <t xml:space="preserve">2026-10-01 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.08.2026 09:00</t>
+          <t xml:space="preserve">01.10.2026 09:00</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 147761 25 Mals</t>
+          <t xml:space="preserve">57 0 Mals 149390 26 Mals</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t xml:space="preserve">NEĐELJKO DVIZAC VL PG FARMA KOKA NOSILJA - ALEKSANDAR SAVIĆ VL SP LIMUN ŽUT Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">PREDUZEĆE ZA POŠTANSKI SAOBRAĆAJ REPUBLIKE SRPSKE AD BANJALUKA - REPUBLIKA SRPSKA MINISTARSTVO PRAVDE OSNOVNI SUD PRNJAVOR Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27 09:00:00</t>
+          <t xml:space="preserve">2026-10-01 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.08.2026 09:00</t>
+          <t xml:space="preserve">01.10.2026 09:00</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148423 26 Ps</t>
+          <t xml:space="preserve">57 0 Ps 117512 26 Ps 4</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t xml:space="preserve">GIOTEX DOO BANJALUKA - CO MEDPROM DOO BANJALUKA Ps-PS9-Ostalo</t>
+          <t xml:space="preserve">BALKAN INVESTMENT BANK AD BANJA LUKA - RADA NIKOLIĆ VL. STR RADA KOBAŠ Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27 09:00:00</t>
+          <t xml:space="preserve">2026-10-01 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.08.2026 11:00</t>
+          <t xml:space="preserve">01.10.2026 09:00</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 145350 25 Mo</t>
+          <t xml:space="preserve">57 0 Ps 148085 25 Ps</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t xml:space="preserve">STAŠA TOMIĆ</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t xml:space="preserve">BORA DOO BANJALUKA U STEČAJU - FORMAT KAPITAL DOO BANJA LUKA Mo-PS9-Ostalo</t>
+          <t xml:space="preserve">TIJANA ZMIJANJAC - EKVATOR DOO BANJA LUKA U STEČAJU i drugi Ps-PS16-Osporavanje potraživanja iz stečaja</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27 11:00:00</t>
+          <t xml:space="preserve">2026-10-01 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.08.2026 11:00</t>
+          <t xml:space="preserve">01.10.2026 09:30</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 146853 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 149503 26 Ps</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t xml:space="preserve">DOO VIKTOR PELET LESKOVAC - ŽIVKO VUKMAN SP VL PREDUZETNIČKE RADNJE SMRČA KNEŽEVO Ps-PS9-Ostalo</t>
+          <t xml:space="preserve">MG MIND DOO MRKONJIĆ GRAD - TENISKI SAVEZ REPUBLIKE SRPSKE Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27 11:00:00</t>
+          <t xml:space="preserve">2026-10-01 09:30:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.08.2026 11:30</t>
+          <t xml:space="preserve">01.10.2026 11:00</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 145753 25 Kom</t>
+          <t xml:space="preserve">57 0 Ps 148727 26 Ps</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t xml:space="preserve">VODOVOD AD BANJA LUKA - ZAJEDNICA ETAŽNIH VLASNIKA ZASTUPANA PO OVLAŠĆENOM LICU LAZIĆ SINIŠA Kom-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">ID EURO BLIC PRESS DOO BANJA LUKA - VODOVOD AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27 11:30:00</t>
+          <t xml:space="preserve">2026-10-01 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.08.2026 11:30</t>
+          <t xml:space="preserve">01.10.2026 11:00</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 145753 25 Kom</t>
+          <t xml:space="preserve">57 0 Ps 146273 25 Ps</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t xml:space="preserve">VODOVOD AD BANJA LUKA - ZAJEDNICA ETAŽNIH VLASNIKA ZASTUPANA PO OVLAŠĆENOM LICU LAZIĆ SINIŠA Kom-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">NETINVEST DOO BEOGRAD - PROJEKT AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27 11:30:00</t>
+          <t xml:space="preserve">2026-10-01 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.08.2026 12:00</t>
+          <t xml:space="preserve">01.10.2026 11:00</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 147202 25 Kom</t>
+          <t xml:space="preserve">57 0 Ps 146575 25 Ps</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t xml:space="preserve">KP VODOVOD AD PRNJAVOR - PROIZVODNJA DUŠANIĆ DOO PRNJAVOR Kom-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">KRAJINALIJEK AD BANJA LUKA U STEČAJU - KRAJINAGROUP DOO BANJA LUKA Ps-PS18-Naknada štete</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27 12:00:00</t>
+          <t xml:space="preserve">2026-10-01 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.08.2026 12:00</t>
+          <t xml:space="preserve">01.10.2026 11:00</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 148283 25 Mals</t>
+          <t xml:space="preserve">57 0 Mals 148594 26 Mals</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">STAŠA TOMIĆ</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t xml:space="preserve">WEB DIGITAL STUDIO D.O.O. BIJELJINA - ŽARKO MILJEVIĆ S.P. VL. PREDUZETNIČKA RADNJA ,,PALETA GOLD" LAKTAŠI Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">JAVNA ZDRAVSTVENA USTANOVA INSTITUT ZA JAVNO ZDRAVSTVO, BANJA LUKA - KOSMOS AD BANJA LUKA Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27 12:00:00</t>
+          <t xml:space="preserve">2026-10-01 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.08.2026 12:00</t>
+          <t xml:space="preserve">01.10.2026 11:30</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 St 149161 26 St</t>
+          <t xml:space="preserve">57 0 Mals 149070 26 Mals</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIBOR VUČIĆ</t>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t xml:space="preserve">EMILIJAN GRANULIĆ - INFO CAR ŠPED DOO BANJA LUKA St-PS13-Stečajni postupak</t>
+          <t xml:space="preserve">ZAJEDNICA ETAŽNIH VLASNIKA  UL ILIJE GARAŠANINA BR.8F - MARINKOVIĆ COMMERCE DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27 12:00:00</t>
+          <t xml:space="preserve">2026-10-01 11:30:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.08.2026 12:15</t>
+          <t xml:space="preserve">01.10.2026 12:00</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 147805 25 Mals</t>
+          <t xml:space="preserve">57 0 Ps 148547 26 Ps</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t xml:space="preserve">PRODA MONT DOO DOBOJ - EUROS OSIGURANJE AD BANJA LUKA Mals-PS18-Naknada štete</t>
+          <t xml:space="preserve">MAKSIMOVIĆ KOMERC DOO DOBOJ - ADRIATIC OSIGURANJE   DD SARAJEVO Ps-PS18-Naknada štete</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27 12:15:00</t>
+          <t xml:space="preserve">2026-10-01 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.08.2026 13:00</t>
+          <t xml:space="preserve">01.10.2026 12:00</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 145676 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 145436 25 Ps</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t xml:space="preserve">JANKO IVIĆ i drugi - EKVATOR DOO BANJA LUKA U STEČAJU i drugi Ps-PS9-Ostalo</t>
+          <t xml:space="preserve">UDRUŽENJE GRAĐANA AGENCIJA ZA SARADNJU EDUKACIJU I RAZVOJ BANJA LUKA - INVENT FINANC DOO BANJA LUKA Ps-PS18-Naknada štete</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27 13:00:00</t>
+          <t xml:space="preserve">2026-10-01 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.08.2026 13:00</t>
+          <t xml:space="preserve">01.10.2026 13:00</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 St 148833 26 St</t>
+          <t xml:space="preserve">57 0 Ps 149041 26 Ps</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIBOR VUČIĆ</t>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t xml:space="preserve">IGOR MINOVIĆ - DIGNITAS DOO St-PS13-Stečajni postupak</t>
+          <t xml:space="preserve">GER TEX DOO SANSKI MOST - BIRO ZELENE KARTE BIH Ps-PS18-Naknada štete</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27 13:00:00</t>
+          <t xml:space="preserve">2026-10-01 13:00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.08.2026 13:30</t>
+          <t xml:space="preserve">01.10.2026 13:30</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147644 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 147098 25 Ps</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t xml:space="preserve">ZEV KRALJA ALFONSA XII 29 BANJA LUKA - ASV INŽENJERING DOO BANJALUKA Ps-PS9-Ostalo</t>
+          <t xml:space="preserve">OPŠTINA JEZERO - PREDUZEĆE ZA UZGOJ I PRERADU RIBE RIBNJAK JANJ DOO BANJALUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27 13:30:00</t>
+          <t xml:space="preserve">2026-10-01 13:30:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.08.2026 14:00</t>
+          <t xml:space="preserve">01.10.2026 14:00</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147970 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 147096 25 Ps</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t xml:space="preserve">GRAD BANJA LUKA - REPUBLIKA SRPSKA, VLADA REPUBLIKE SRPSKE Ps-PS18-Naknada štete</t>
+          <t xml:space="preserve">PROIZVODNJA DUŠANIĆ DOO PRNJAVOR - PRNJAVOR EKSPRES AD PRNJAVOR Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27 14:00:00</t>
+          <t xml:space="preserve">2026-10-01 14:00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.08.2026 09:00</t>
+          <t xml:space="preserve">02.10.2026 09:00</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 146984 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 136461 23 Ps 2</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t xml:space="preserve">STAŠA TOMIĆ</t>
+          <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t xml:space="preserve">DRINA OSIGURANJE AD MILIĆI - LOVAČKO UDRUŽENJE BORIK PRNJAVOR Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">WIENER OSIGURANJE A.D. BANJA LUKA - CESTING DOO ŽEPČE i drugi Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28 09:00:00</t>
+          <t xml:space="preserve">2026-10-02 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.08.2026 09:00</t>
+          <t xml:space="preserve">02.10.2026 09:00</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 149180 26 Ps</t>
+          <t xml:space="preserve">57 0 St 141819 23 St</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">SINIŠA BOSNIĆ</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t xml:space="preserve">GEM DOO BANJA LUKA - KONT TRANS DOO LAKTAŠI Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">DRAGAN ŠTEHER - BAU-COMMERCE DOO ZA GRAĐEVINARSTVO I TRGOVINU BANJALUKA St-PS13-Stečajni postupak</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28 09:00:00</t>
+          <t xml:space="preserve">2026-10-02 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.08.2026 11:00</t>
+          <t xml:space="preserve">02.10.2026 09:00</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147980 26 Ps 2</t>
+          <t xml:space="preserve">57 0 Ps 149531 26 Ps</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t xml:space="preserve">STAŠA TOMIĆ</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t xml:space="preserve">H &amp; G DOO BANJA LUKA - EKVATOR DOO BANJA LUKA U STEČAJU Ps-PS9-Ostalo</t>
+          <t xml:space="preserve">MESNA INDUSTRIJA TULUMOVIĆ DOO LAKTAŠI - EUROHERC OSIGURANJE DD SARAJEVO Ps-PS18-Naknada štete</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28 11:00:00</t>
+          <t xml:space="preserve">2026-10-02 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.08.2026 11:00</t>
+          <t xml:space="preserve">02.10.2026 09:30</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 145436 25 Ps</t>
+          <t xml:space="preserve">57 0 Mals 148249 25 Mals</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t xml:space="preserve">UDRUŽENJE GRAĐANA AGENCIJA ZA SARADNJU EDUKACIJU I RAZVOJ BANJA LUKA - INVENT FINANC DOO BANJA LUKA Ps-PS18-Naknada štete</t>
+          <t xml:space="preserve">SANA KOP DOO RIBNIK - DM JELIĆ DRVO DOO RIBNIK Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28 11:00:00</t>
+          <t xml:space="preserve">2026-10-02 09:30:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.08.2026 12:00</t>
+          <t xml:space="preserve">02.10.2026 11:00</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 072057 25 Ps 5</t>
+          <t xml:space="preserve">57 0 Ps 145722 25 Ps</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t xml:space="preserve">DRVOPRERADA ĐURIĆ DOO - JPŠ "ŠUME RS" A.D. SOKOLAC, ŠG "GRADIŠKA" GRADIŠKA Ps-P33-Isplata duga</t>
+          <t xml:space="preserve">NIKOLA JOKOVIĆ PR PTR LONJIN - BIRO ZELENE KARTE BIH SARAJEVO Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28 12:00:00</t>
+          <t xml:space="preserve">2026-10-02 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02.10.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 St 131521 20 St</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SINIŠA BOSNIĆ</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NATAŠA MAKSIMOVIĆ - SINYU-IBERICA DOO BANJALUKA St-PS13-Stečajni postupak</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-10-02 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02.10.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 141303 26 Mals 2</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">STAŠA TOMIĆ</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DOO KAMELIJA ČELINAC DONJI - ADRIATIK OSIGURANJE DD SARAJEVO Mals-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-10-02 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02.10.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 147069 25 Ps</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CONCORDIA VERSICHERUNGS GESELLSCHAFT AG - AURA OSIGURANJE  AD  BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-10-02 11:00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>